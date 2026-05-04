--- v0 (2025-11-04)
+++ v1 (2026-05-04)
@@ -48,384 +48,384 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>LO</t>
   </si>
   <si>
     <t>Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2230/409_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2230/409_1954.pdf</t>
   </si>
   <si>
     <t>Determina o local da estação rodoviária.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2229/408_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2229/408_1954.pdf</t>
   </si>
   <si>
     <t>Regula o fechamento do comércio.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2228/407_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2228/407_1954.pdf</t>
   </si>
   <si>
     <t>Autoriza pagamento</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2227/406_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2227/406_1954.pdf</t>
   </si>
   <si>
     <t>Autoriza a compra de uma usina termo-elétrica e abre crédito especial.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2226/405_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2226/405_1954.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementares.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2225/404_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2225/404_1954.pdf</t>
   </si>
   <si>
     <t>Concede privilégio.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2223/401_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2223/401_1954.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2222/400_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2222/400_1954.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2221/399_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2221/399_1954.pdf</t>
   </si>
   <si>
     <t>Concede auxílio e abre crédito especial.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2220/398_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2220/398_1954.pdf</t>
   </si>
   <si>
     <t>Concede auxílio financeiro e abre crédito especial.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2219/397_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2219/397_1954.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de terreno.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2218/396_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2218/396_1954.pdf</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2224/402_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2224/402_1954.pdf</t>
   </si>
   <si>
     <t>Concede prorrogação de prazo de concessão.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2217/395_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2217/395_1954.pdf</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2216/394_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2216/394_1954.pdf</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2215/393_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2215/393_1954.pdf</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2214/392_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2214/392_1954.pdf</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2213/391_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2213/391_1954.pdf</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2212/390_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2212/390_1954.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para a compra de instrumentos musicais.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2211/389_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2211/389_1954.pdf</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2210/388_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2210/388_1954.pdf</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2209/387_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2209/387_1954.pdf</t>
   </si>
   <si>
     <t>Revoga lei.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2208/386_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2208/386_1954.pdf</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2199/378_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2199/378_1954.pdf</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2207/385_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2207/385_1954.pdf</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2206/384_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2206/384_1954.pdf</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2205/383_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2205/383_1954.pdf</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2204/382_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2204/382_1954.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de rua e abre crédito especial.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2203/381_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2203/381_1954.pdf</t>
   </si>
   <si>
     <t>Autoriza doação.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2202/380_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2202/380_1954.pdf</t>
   </si>
   <si>
     <t>Aprova tabela de passagens de ônibus da cidade.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2201/379_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2201/379_1954.pdf</t>
   </si>
   <si>
     <t>Cria escolas suburbanas.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2200/378_1954.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2200/378_1954.pdf</t>
   </si>
   <si>
     <t>Abre crédito Especial.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -732,66 +732,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2230/409_1954.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2229/408_1954.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2228/407_1954.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2227/406_1954.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2226/405_1954.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2225/404_1954.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2223/401_1954.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2222/400_1954.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2221/399_1954.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2220/398_1954.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2219/397_1954.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2218/396_1954.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2224/402_1954.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2217/395_1954.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2216/394_1954.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2215/393_1954.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2214/392_1954.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2213/391_1954.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2212/390_1954.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2211/389_1954.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2210/388_1954.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2209/387_1954.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2208/386_1954.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2199/378_1954.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2207/385_1954.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2206/384_1954.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2205/383_1954.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2204/382_1954.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2203/381_1954.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2202/380_1954.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2201/379_1954.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2200/378_1954.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2230/409_1954.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2229/408_1954.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2228/407_1954.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2227/406_1954.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2226/405_1954.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2225/404_1954.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2223/401_1954.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2222/400_1954.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2221/399_1954.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2220/398_1954.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2219/397_1954.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2218/396_1954.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2224/402_1954.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2217/395_1954.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2216/394_1954.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2215/393_1954.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2214/392_1954.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2213/391_1954.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2212/390_1954.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2211/389_1954.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2210/388_1954.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2209/387_1954.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2208/386_1954.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2199/378_1954.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2207/385_1954.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2206/384_1954.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2205/383_1954.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2204/382_1954.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2203/381_1954.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2202/380_1954.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2201/379_1954.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1954/2200/378_1954.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="86.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="85.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="63.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>