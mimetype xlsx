--- v0 (2026-02-02)
+++ v1 (2026-05-04)
@@ -48,798 +48,798 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>LO</t>
   </si>
   <si>
     <t>Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1858/244_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1858/244_1951.pdf</t>
   </si>
   <si>
     <t>Concede privilégio.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1857/243_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1857/243_1951.pdf</t>
   </si>
   <si>
     <t>Redução de dívida ativa.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1856/242_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1856/242_1951.pdf</t>
   </si>
   <si>
     <t>Autoriza acordo.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1855/241_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1855/241_1951.pdf</t>
   </si>
   <si>
     <t>Concede venda de imóvel.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1867/253_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1867/253_1951.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1866/252_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1866/252_1951.pdf</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1865/251_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1865/251_1951.pdf</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1864/250_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1864/250_1951.pdf</t>
   </si>
   <si>
     <t>Abre créditos suplementares.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1863/249_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1863/249_1951.pdf</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1862/248_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1862/248_1951.pdf</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1861/247_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1861/247_1951.pdf</t>
   </si>
   <si>
     <t>Abre crédito municipal.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1860/246_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1860/246_1951.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 1ª da Lei nº 76, de 24/10/1949.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1853/239_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1853/239_1951.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de imóvel.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1852/237_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1852/237_1951.pdf</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1815/235_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1815/235_1951.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aquisição de material permanente.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1816/234_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1816/234_1951.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aquisição de móveis.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1814/229_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1814/229_1951.pdf</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1813/228_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1813/228_1951.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aquisição de material para o serviço de próprios municipais.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1812/227_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1812/227_1951.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre construção e conservação de estradas e postes.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1811/226_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1811/226_1951.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre construção e conservação de próprios municipais.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1810/225_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1810/225_1951.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aquisição de moveis e utensílios para a secretaria.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1809/224_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1809/224_1951.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aquisição de moveis e utensílios para a Tesouraria.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1808/223_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1808/223_1951.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aquisição de móveis e utensílios para a Câmara Municipal.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1807/222_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1807/222_1951.pdf</t>
   </si>
   <si>
     <t>Cria cargos de professores.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1854/240_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1854/240_1951.pdf</t>
   </si>
   <si>
     <t>Autoriza venda de imóvel.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1859/245_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1859/245_1951.pdf</t>
   </si>
   <si>
     <t>Autoriza a construção da Estação Rodoviária.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1806/220_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1806/220_1951.pdf</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1805/219_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1805/219_1951.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1804/218_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1804/218_1951.pdf</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1803/217_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1803/217_1951.pdf</t>
   </si>
   <si>
     <t>Autoriza a colaboração com o Estado contra a peste suína.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1802/215_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1802/215_1951.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de terreno.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1801/215_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1801/215_1951.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementares.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1800/214_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1800/214_1951.pdf</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1799/213_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1799/213_1951.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cargo de FISCAL GERAL.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1798/212_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1798/212_1951.pdf</t>
   </si>
   <si>
     <t>Anula dotação orçamentárias.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1797/211_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1797/211_1951.pdf</t>
   </si>
   <si>
     <t>Autoriza o concerto do motor do serviço d'água.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1796/210_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1796/210_1951.pdf</t>
   </si>
   <si>
     <t>Concede favores fiscais.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1795/209_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1795/209_1951.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de terreno.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1793/207_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1793/207_1951.pdf</t>
   </si>
   <si>
     <t>Autoriza a reversão de funcionário.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1792/206_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1792/206_1951.pdf</t>
   </si>
   <si>
     <t>Autoriza devolução de imposto.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1791/205_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1791/205_1951.pdf</t>
   </si>
   <si>
     <t>Concede subvenção à Sociedade Rádio Cultura de Dores do Indaiá Ltda.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1790/204_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1790/204_1951.pdf</t>
   </si>
   <si>
     <t>Extingue cargos de professoras rurais.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1789/203_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1789/203_1951.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre construção e conservação de estradas e pontes.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1788/202_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1788/202_1951.pdf</t>
   </si>
   <si>
     <t>Autoriza a construção de uma estrada de automóvel.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1787/201_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1787/201_1951.pdf</t>
   </si>
   <si>
     <t>Autoriza a reforma e conserto dos pneus do caminhão desta prefeitura.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1786/200_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1786/200_1951.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de auxiliar do tratorista e abre crédito especial.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1785/199_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1785/199_1951.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de tratorista.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1784/198_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1784/198_1951.pdf</t>
   </si>
   <si>
     <t>Autoriza a compra de material e acessórios para trator desta prefeitura.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1783/197_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1783/197_1951.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1782/196_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1782/196_1951.pdf</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1781/195_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1781/195_1951.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aumento de vencimentos de extranumerários desta prefeitura.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1780/194_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1780/194_1951.pdf</t>
   </si>
   <si>
     <t>Anula dotações orçamentárias.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1779/193_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1779/193_1951.pdf</t>
   </si>
   <si>
     <t>Autoriza a construção de pontes, bueiros e atêrros.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1778/192_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1778/192_1951.pdf</t>
   </si>
   <si>
     <t>Dispõe sore construção de prédio para escola rural.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1777/191_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1777/191_1951.pdf</t>
   </si>
   <si>
     <t>Anula crédito especial.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1776/190_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1776/190_1951.pdf</t>
   </si>
   <si>
     <t>Cria escolas rurais.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1775/188_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1775/188_1951.pdf</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1774/187_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1774/187_1951.pdf</t>
   </si>
   <si>
     <t>Autoriza a compra de uma moto-niveladora e abre crédito especial.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1794/208_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1794/208_1951.pdf</t>
   </si>
   <si>
     <t>Aprova nova tarifa da Companhia Força e Luz de Dores do Indaiá.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1773/186_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1773/186_1951.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal a contrair um empréstimo e abre crédito especial.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1772/185_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1772/185_1951.pdf</t>
   </si>
   <si>
     <t>Autoriza a instalação nesta cidade de um Posto de Higiene e abre crédito especial.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1771/184_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1771/184_1951.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para aquisição de uma moto-niveladora.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1770/183_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1770/183_1951.pdf</t>
   </si>
   <si>
     <t>Aumenta para C$10.000,00 a subvenção anual concedida à Escola Técnica de Comércio São Luiz desta cidade.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1769/182_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1769/182_1951.pdf</t>
   </si>
   <si>
     <t>Concede Auxílio e abre crédito Especial.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1768/181_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1768/181_1951.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre favores fiscais.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1767/180_1951.pdf</t>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1767/180_1951.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura municipal, mediante empréstimo a ser contraído com a Caixa Econômica do Estado de Minas Gerais, a adquirir uma motoniveladora A.D 4 Allis-Chamors.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1146,66 +1146,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1858/244_1951.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1857/243_1951.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1856/242_1951.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1855/241_1951.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1867/253_1951.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1866/252_1951.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1865/251_1951.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1864/250_1951.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1863/249_1951.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1862/248_1951.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1861/247_1951.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1860/246_1951.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1853/239_1951.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1852/237_1951.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1815/235_1951.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1816/234_1951.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1814/229_1951.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1813/228_1951.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1812/227_1951.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1811/226_1951.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1810/225_1951.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1809/224_1951.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1808/223_1951.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1807/222_1951.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1854/240_1951.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1859/245_1951.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1806/220_1951.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1805/219_1951.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1804/218_1951.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1803/217_1951.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1802/215_1951.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1801/215_1951.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1800/214_1951.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1799/213_1951.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1798/212_1951.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1797/211_1951.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1796/210_1951.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1795/209_1951.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1793/207_1951.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1792/206_1951.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1791/205_1951.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1790/204_1951.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1789/203_1951.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1788/202_1951.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1787/201_1951.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1786/200_1951.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1785/199_1951.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1784/198_1951.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1783/197_1951.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1782/196_1951.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1781/195_1951.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1780/194_1951.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1779/193_1951.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1778/192_1951.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1777/191_1951.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1776/190_1951.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1775/188_1951.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1774/187_1951.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1794/208_1951.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1773/186_1951.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1772/185_1951.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1771/184_1951.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1770/183_1951.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1769/182_1951.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1768/181_1951.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1767/180_1951.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1858/244_1951.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1857/243_1951.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1856/242_1951.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1855/241_1951.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1867/253_1951.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1866/252_1951.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1865/251_1951.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1864/250_1951.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1863/249_1951.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1862/248_1951.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1861/247_1951.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1860/246_1951.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1853/239_1951.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1852/237_1951.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1815/235_1951.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1816/234_1951.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1814/229_1951.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1813/228_1951.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1812/227_1951.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1811/226_1951.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1810/225_1951.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1809/224_1951.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1808/223_1951.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1807/222_1951.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1854/240_1951.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1859/245_1951.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1806/220_1951.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1805/219_1951.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1804/218_1951.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1803/217_1951.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1802/215_1951.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1801/215_1951.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1800/214_1951.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1799/213_1951.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1798/212_1951.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1797/211_1951.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1796/210_1951.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1795/209_1951.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1793/207_1951.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1792/206_1951.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1791/205_1951.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1790/204_1951.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1789/203_1951.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1788/202_1951.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1787/201_1951.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1786/200_1951.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1785/199_1951.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1784/198_1951.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1783/197_1951.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1782/196_1951.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1781/195_1951.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1780/194_1951.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1779/193_1951.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1778/192_1951.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1777/191_1951.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1776/190_1951.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1775/188_1951.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1774/187_1951.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1794/208_1951.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1773/186_1951.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1772/185_1951.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1771/184_1951.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1770/183_1951.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1769/182_1951.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1768/181_1951.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/normajuridica/1951/1767/180_1951.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="86.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="85.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="153.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>