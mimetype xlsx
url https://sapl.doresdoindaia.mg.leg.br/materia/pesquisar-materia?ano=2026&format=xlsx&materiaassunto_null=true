--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="448" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="855" uniqueCount="425">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -150,50 +150,215 @@
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Kennedy Martins de Medeiros</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2499/indicacao_10.2026.pdf</t>
   </si>
   <si>
     <t>Indicado que seja oficiado o Exmo. Sr. Prefeito para que providencie a implantação de câmeras de monitoramento do sistema Olho Vivo no entorno da Praça Zacarias Tenente Zacarias Zica, conhecida com Praça Abaeté.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2500/indicacao_11.2026.pdf</t>
   </si>
   <si>
     <t>Indicado que seja oficiado o Exmo. Sr. Prefeito para que providencie a devida manutenção na estrada dos Cocais, em atendimento à solicitação encaminhada a esta Casa Legislativa pela produtora rural Sra. Lázara.</t>
   </si>
   <si>
+    <t>2511</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2511/indicacao_13.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado que seja oficiado o Exmo. Sr. Prefeito para que providencie, com a máxima urgência, operação tapa-buracos em todas as vias públicas do município, especialmente nos trechos que se encontram em estado crítico de conservação, a fim de garantir a segurança dos usuários e a adequada trafegabilidade.</t>
+  </si>
+  <si>
+    <t>2512</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2512/indicacao_14.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado que seja oficiado o Exmo. Sr. Prefeito para que providencie, com a devida urgência, a reforma do telhado do PSF Triângulo, tendo em vista que o mesmo apresenta goteiras, compromentendo as condições adequadas de atendimento e o pleno funcionamento da unidade e sáude.</t>
+  </si>
+  <si>
+    <t>2517</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Adão Amaral da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2517/indicacao_15.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido que seja oficiado o Exmo. Sr. Prefeito para que providencie a realização asfáltica na Rua Mário de Oliveira, localizada no Bairro das Indústrias.</t>
+  </si>
+  <si>
+    <t>2518</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2518/indicacao_16.2026.pdf</t>
+  </si>
+  <si>
+    <t>Reiterando a Indicação nº 11/2026, requer novamente que seja oficiado o Exmo. Sr. Prefeito para providencie, com a máxima urgência, a devida manutenção na estrada dos Cocais.</t>
+  </si>
+  <si>
+    <t>2519</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Cleber Tonaco de Sousa</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2519/indicacao_17.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido que seja oficiado o Exmo. Sr. Prefeito para que providencie a realização do recapeamento asfáltico no trecho final da Rua Goiás, nas proximidades do Parque de Exposições Godofredo Araújo, bem como a execução de obras de drenagem na área mencionada. Ressalta-se que essa demanda já foi aprensentada por essa Casa de Leis, tratando-se de uma reiteração.</t>
+  </si>
+  <si>
+    <t>2520</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2520/indicacao_18.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido que seja oficiado o Exmo. Sr. Prefeito para que providencie a instalação de redutor de velocidade (quebra-molas) na Rua Osória Augusta Soares, nas proximidades do nº 311, no bairro Triângulo.</t>
+  </si>
+  <si>
+    <t>2521</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2521/indicacao_19.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido que seja oficiado o Exmo. Sr. Prefeito para que providencie, com urgência, a manutenção das estradas das Gerais.</t>
+  </si>
+  <si>
+    <t>2522</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2522/indicacao_20.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido que seja oficiado ao Exmo. Sr. Prefeito para que providencie, com urgência, a limpeza e higienização da quadra esportiva localizada na Praça do Rosários, incluindo seus banheiros.</t>
+  </si>
+  <si>
+    <t>2534</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Liu</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2534/indicacao_21.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido oficiado o Exmo. Sr. Prefeito para que tome as providências necessárias para a contratação de mais zeladores, mediante realização de concurso público ou, excepcionalmente, por meio de contratações temporários, nos termos da legislação vigente.</t>
+  </si>
+  <si>
+    <t>2535</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2535/indicacao_22.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido que seja oficiado o Exmo. Sr. Prefeito para que providencie, com urgência, a instalação de placas de alerta sobre a presença de animais peçonhentos em pontos estratégicos do município, especialmente nas proximidades do cemitério municipal e demais áreas de risco.</t>
+  </si>
+  <si>
+    <t>2536</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2536/indicacao_23.2026.pdf</t>
+  </si>
+  <si>
+    <t>Reiterando indicações anteriores, requer que seja oficiado o Exmo. Sr. Prefeito para que providencie a realização de obras de calçamento no trecho final da Avenida Jonas Pires, nas proximidades da empresa Terdial, via que dá acesso à BR-176.</t>
+  </si>
+  <si>
+    <t>2537</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2537/indicacao_24.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido que seja oficiado o Exmo. Sr. Prefeito para que providencie a aquisição de aparelhso de aferiação de pressão arterial (esfigmomanômetros) para todas as Agentes Comunitários de Saúde do Município.</t>
+  </si>
+  <si>
+    <t>2547</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2547/indicacao_25.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado que oficiado o Exmo. Senhor Prefeito para que providencie, com máxim urgência, a instalação de corrimão na rampa de acesso do PSF São José, visando garantir melhores condições de segurança, acessibilidade e mobilidade aos usuários da unidade de saúde.</t>
+  </si>
+  <si>
     <t>2462</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2462/requerimento_01.2026_karla.pdf</t>
   </si>
   <si>
     <t>Nos termos do 41, § 1º inciso VIII, e 35 § 1º da Lei Orgânica do Municipio, propõe-se a CONVOCAÇÃO da Controladora Interna do municipio, Sra. DÉBORAH JEMIMA MOREIRA, nessa casa de leis na reunião ordinária do dia 24/02/2026, a fim de prestar os seguintes esclarecimentos: _x000D_
 . Informações gerais sobre as atividades da Controladoria Interna, incluindo métodos de acompanhamento, rotinas de fiscalização e funcionamento do sistema de controle interno._x000D_
 . Esclarecimentos acerca da execução orçamentária e financeira do Município, especialmente quanto ao acompanhamento realizado pela Controladoria e às eventuais recomendações emitidas aos setores administrativos._x000D_
 . Relato sintético sobre auditorias, análises e procedimentos internos realizados, bem como eventuais inconsistências identificadas e medidas adotadas para correção ou prevenção.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2463/requerimento_0.2026_karla.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, no exercício de seu mandato nesta Casa Legislativa, com fundamento no artigo 158, inciso III, do Regimento Interno da Câmara Municipal de Dores do Indaiá/MG, bem como nas prerrogativas fiscalizatórias conferidas ao Poder Legislativo, vem respeitosamente requerer que sejam encaminhadas informações detalhadas e documentos referentes à compra/aquisição do imóvel da  Escola Municipal Benjamim Guimarães, recentemente divulgada nas redes sociais oficiais do Município.</t>
@@ -204,341 +369,473 @@
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2464/requerimento_03.2026_janaina.pdf</t>
   </si>
   <si>
     <t>Requerimento 03/2026 - Conforme informações recebidas, dois veículos Chevrolet Spin, que se encontram no município de Bom Despacho/MG, e um veículo Fiat Argo foram encaminhados para revisão, motivo pelo qual não estão sendo utilizados pelos serviços municipais.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2465/requerimento_04.2026_janaina.pdf</t>
   </si>
   <si>
     <t>Requerimento 04/2026 - requer-se o envio de ofício ao Exmo. Sr. Prefeito Municipal para que preste   informações e esclarecimentos referentes às políticas públicas voltadas ao desenvolvimento rural e à agricultura familiar no municipio.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>Liu</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2487/requerimento_07.2026.pdf</t>
   </si>
   <si>
     <t>Requerido vista de 15 dias do veto integral oa Projeto de Lei nº 55/2025 que: “autoriza o Município de Dores do Indaiá/MG a fornecer medicamentos e realizar exames da rede pública de saúde a usuários que apresentem receitas ou pedidos prescritos por médicos particulares, conveniados ou cooperados a planos de saúde, ainda que não atendidos pelo SUS.</t>
   </si>
   <si>
+    <t>2509</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2509/requerimento_08.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido que seja oficiado o Exmo. Sr. Prefeito para que, por meio da Secretaria Municipal de Educação, encaminhe a esta Câmara Municipal sobre acesso e permanência dos alunos da zona rural nas escolas da rede municipal.</t>
+  </si>
+  <si>
+    <t>2510</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2510/requerimento_09.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido envio de ofício ao Exmo. Sr. Prefeito Municipal e ao setor competente para providencie o envio de informações referentes da  aplicação dos recursos públicos, especialmente aqueles provenientes do ICMS Patrimônio Cultural.</t>
+  </si>
+  <si>
+    <t>2544</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2544/requerimento_10.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido o  envio de ofício ao Exmo. Sr. Prefeito Municipal bem como ao setor competente, a fim de que sejam prestadas informações acerca da obra referente ao córrego das condutas, localizada no Bairro Vale do Sol.</t>
+  </si>
+  <si>
+    <t>2545</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2545/requerimento_11.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido que seja enviado ofício ao Exmo. Sr. Prefeito Municipal para envie informações sobre a operacionalização do transporte escolar público e quantidade de alunos da zona rural.</t>
+  </si>
+  <si>
+    <t>2546</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2546/requerimento_12.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido envio de ofício ao Exmo. Sr. Prefeito para que para que sejam prestadas as seguintes informações e encaminhados  documentos sobre a aplicação de recursos públicos vinculados à política de patrimônio cultural do município.</t>
+  </si>
+  <si>
+    <t>2548</t>
+  </si>
+  <si>
+    <t>Gustavo Henrique de Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2548/requerimento_13.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido que seja enviado expediente ao Poder Executivo Municipal, bem como à Secretaria Municipal competente, para que prestem informações acerca da atual situação do Loteamento Hélio Carneiro, especialmente no que se refere à infraestrutura urbana, providências administrativas adotadas e eventual previdão de regularização das pedências existente no local.</t>
+  </si>
+  <si>
+    <t>2549</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2549/requerimento_14.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido que seja encaminhado expediente à Secretaria Municipal de Saúde, para que preste informações detalhadas acerca da disponibilização armazenamento, logística e procedimentos relacionados ao soro antiofídico no âmbito do Município.</t>
+  </si>
+  <si>
+    <t>2550</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2550/requerimento_15.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido que seja encaminhado expediente ao Poder Executivo Municipal, bem com à secretaria municipal competente, para que prestem informações acerca da manutenção, recuperação e condições de trafegabilidade das estradas rurais das regiões de Coelhos, Quati e Campo Alegre ressalvando que esta Casa Legislativa já apresentou diversas indicações solicitando providências quanto á manutenção das mencionadas estradas rurais, demonstrando que a matéria não é recente e que reiterada preocupação do Poder Legislativo com a população atingida.</t>
+  </si>
+  <si>
     <t>2467</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Alexandro Coêlho Ferreira</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2467/projeto_de_lei_02.2026.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI N° 3.214/2025, DE 11 DE JULHO DE 2.025, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO  DE 2026, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2468/projeto_de_lei_03.2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.232/2025, de 29 de dezembro de 2.025, que estima a receita e fixa a despesa do município de Dores do Indaiá/MG para o exercício financeiro de 2026,e dá outras providências.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>Gustavo Henrique de Oliveira</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2469/projeto_de_lei_07.2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a interpretação autêntica de dispositivos da Lei de Diretrizes Orçamentárias (LDO) e da Lei Orçamentária Anual (LOA) de 2024 e 2025, bem como das Leis Municipais nº 3.112/2023, nº 3.158/2023, nº 3.183/2024 e nº 3.192/2024 рara fins de abertura de créditos suplementares.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2470/projeto_de_lei_08.2026.pdf</t>
   </si>
   <si>
     <t>"Autoriza a recomposição da perda inflacionaria dos subsidios dos vereadores do municipio de Dores do Indaia-MG, e de outras providencias".</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2474/projeto_de_lei_09.2026.pdf</t>
   </si>
   <si>
-    <t>EM TRAMITAÇÃO - Autoriza o Município de Dores do Indaiá a associar-se á instância de governança regional de turismo lago três marias, revoga a Lei Municipal n° 2.822/2018, a dá outras providências"</t>
+    <t>"Autoriza o Município de Dores do Indaiá a associar-se á instância de governança regional de turismo lago três marias, revoga a Lei Municipal n° 2.822/2018, a dá outras providências"</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2471/projeto_de_lei_10.2026.pdf</t>
   </si>
   <si>
     <t>EM TRAMITAÇÃO - "Altera a Emenda Impositiva nº 001 constantes na Lei nº 3.232 de 29 de dezembro de 2.026."</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2475/projeto_de_lei_11.2026_karla.pdf</t>
   </si>
   <si>
     <t>EM TRAMITAÇÃO - Reconhece e regula, no âmbito do município de Dores do Indaiá/MG, a figura do cão comunitário e estabelece diretrizes para sua proteção e bem-estar, e dá outras providências.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>Adão Amaral da Silva, Karla Francisca Vieira Araújo, Kennedy Martins de Medeiros, Liu, Tuca</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2476/projeto_de_lei_12.2026.pdf</t>
   </si>
   <si>
-    <t>EM TRAMITAÇÃO - ALTERA A EMENDAS IMPOSITIVAS DESTINADAS À FAEDI - FUNDAÇÃO ASSISTENCIAL E EDUCACIONAL DE DORES DO INDAIA CONSTANTES MA LEI Nº 3.232, DE 29 DE DEZEMBRO DE 2025.</t>
+    <t>"Altera a Emendas Impositivas destinadas a FAEDI - Fundação Assistencial e Educacional de Dores do Indaiá constantes na Lei nº 3.232, de 29 de dezembro de 2.025."</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>Gustavo Henrique de Oliveira, Janaina Geralda Silveira, Karla Francisca Vieira Araújo, Kennedy Martins de Medeiros, Tuca</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2477/projeto_de_lei_13.2026.pdf</t>
   </si>
   <si>
-    <t>EM TRAMITAÇÃO - Altera Emendas Impositivas destinadas à Associação Sol Crescente constantes na Lei nº 3.323, de 29 de dezembro de 2025.</t>
+    <t>"Altera Emendas Impositivas destinadas à Associação Sol Crescente constantes na Lei nº 3.323, de 29 de dezembro de 2025."</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>Gustavo Henrique de Oliveira, Kennedy Martins de Medeiros, Liu</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2478/projeto_de_lei_14.2026.pdf</t>
   </si>
   <si>
-    <t>EM TRAMITAÇÃO - Altera a Emendas Impositivas destinadas ao Conselho Comunitário de Segurança Pública de Dores do Indaiá - CONSEP constantes na Lei nº 3.232, de 29 de dezembro de 2.026.</t>
+    <t>"Altera a Emendas Impositivas destinadas ao Conselho Comunitário de Segurança Pública de Dores do Indaiá - CONSEP constantes na Lei nº 3.232, de 29 de dezembro de 2.026."</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2479/projeto_de_lei_15.2026.pdf</t>
   </si>
   <si>
     <t>EM TRAMITAÇÃO - "Autoriza o poder executivo a desafetar áreas públicas, bem como realizar afetação de áreas públicas para fins de compensação de área desafetada da forma que especifíca, e dá outras providências"</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2480/projeto_de_lei_16.2026.pdf</t>
   </si>
   <si>
     <t>EM TRAMITAÇÃO - Autoriza o Poder Executivo a alienar mediantes licitação, imóveis de propriedade do Município, na forma que especifíca, bem como confere outras providências.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2481/projeto_de_lei_17.2026_2.pdf</t>
   </si>
   <si>
     <t>EM TRAMITAÇÃO - Autoriza a doação onerosa de Imóvel Público Municipal à empresa Giro Comercial (Richardo Gabriel Giro-me), concede incentivos fiscais e dá outrs providências.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>Poder Executivo Municipal - PEM</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2482/projeto_de_lei_19.2026.pdf</t>
   </si>
   <si>
     <t>EM TRAMITAÇÃO - Altera o vencimento básico do cargo efetivo de assistente social do Município de Dores do Indaiá e dá outras providências.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2483/projeto_de_lei_20.2026_2.pdf</t>
   </si>
   <si>
     <t>EM  TRAMITAÇÃO - Autoriza a doação onerosa de imóvel público municipal à empresa MRX Administração e Negócios Ltda., nos termos do Programa Municipal de Desenvolvimento Ecônomico - PRODEDI, e dá outrs providências.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2498/projeto_de_lei_21.2026_2.pdf</t>
   </si>
   <si>
-    <t>EM TRAMITAÇÃO - Ofício 76/2026 - Encaminha Projeto de Lei 21/2026: Autoriza o Poder Executivo a desafetar áreas públicas, bem como realizar afetação de áreas públicas para fins de compensão de área desafetada da forma que específica, e dá outras providências.</t>
+    <t>Autoriza o Poder Executivo a desafetar áreas públicas, bem como realizar afetação de áreas públicas para fins de compensão de área desafetada da forma que específica, e dá outras providências. - Ofício 76/2026 - Encaminha Projeto de Lei 21/2026.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2497/projeto_de_lei_22.2026.pdf</t>
   </si>
   <si>
     <t>EM TRAMITAÇÃO - ALTERA A LEI MUNICIPAL Nº 3.040/2022, QUE “CRIA A MEDALHA FLOR DO CONGADO”, PARA AMPLIAR O NÚMERO DE HOMENAGENS, REDEFINIR CRITÉRIOS DE INDICAÇÃO, AJUSTAR A COMPOSIÇÃO DO CONSELHO DA MEDALHA E ESTABELECER NOVOS PROCEDIMENTOS.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>Gustavo Henrique de Oliveira, Kennedy Martins de Medeiros</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2505/projeto_de_lei_23.2026_gustavo_e_kennedy.pdf</t>
   </si>
   <si>
-    <t>EM TRAMITAÇÃO - Altera a emendas impositivas consignadas á secretria municipal de esportes, cultura, lazer, eventos e turismo, destinados ao apoio de competidores de rodeio, constantes na Lei nº 3.232, de 29 de dezembro de 2.025.</t>
+    <t>"Altera a emendas impositivas consignadas á secretria municipal de esportes, cultura, lazer, eventos e turismo, destinados ao apoio de competidores de rodeio, constantes na Lei nº 3.232, de 29 de dezembro de 2.025."</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2506/projeto_de_lei_24.2026.pdf</t>
   </si>
   <si>
-    <t>EM TRAMITAÇÃO - Autoriza o Poder Executivo a instituir campanha de incentivo de transferência de veículos automotores no município de Dores do Indaiá - Minas Gerais.</t>
+    <t>"Autoriza o Poder Executivo a instituir campanha de incentivo de transferência de veículos automotores no município de Dores do Indaiá - Minas Gerais."</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2507/projeto_de_lei_23.2026_gustavo_e_kennedy.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2.722, de 03 de fevereiro de 2017, e dispõe sobre a modernização da cobrança administrativa e extrajudicial dos créditos inscritos em Dívida Ativa do Município de Dores do Indaiá/MG e dá outras providências.</t>
   </si>
   <si>
+    <t>2526</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2526/projeto_de_lei_26.2026.pdf</t>
+  </si>
+  <si>
+    <t>EM TRAMITAÇÃO - Autoriza o Município de Dores do Indaiá a arrecadar tributos municipais e demais receitas públicas por meio de pagamento com cartões de débito e crédito, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2532</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2532/projeto_de_lei_27.2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a realizar abertura de crédito adicional especial no orçamento vigente."</t>
+  </si>
+  <si>
+    <t>2515</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2515/projeto_de_lei_28.2026_karla.pdf</t>
+  </si>
+  <si>
+    <t>EM TRAMITAÇÃO - Autoriza o executivo a fornecer o sensor de monitoramento contínuo de glicose aos pacientes com diabetes tipo 1.</t>
+  </si>
+  <si>
+    <t>2516</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2516/projeto_de_lei_29.2026.pdf</t>
+  </si>
+  <si>
+    <t>EM TRAMITAÇÃO - Reconhece entidade do município de Dores do Indaiá como de utilidade pública.</t>
+  </si>
+  <si>
+    <t>2527</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Tuca</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2527/projeto_de_lei_30.2026_tuca.pdf</t>
+  </si>
+  <si>
+    <t>EM TRAMITAÇÃO - Institui ações de prevenção, conscientização e combate ao abuso e à exploração sexual de crianças e adolescentes no município de Dores do Indaiá/MG.</t>
+  </si>
+  <si>
+    <t>2558</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2558/projeto_de_lei_35.2026.pdf</t>
+  </si>
+  <si>
+    <t>EM TRAMITAÇÃO - Autoriza o Poder Executivo a realizar abertura de crédito adicional especial no orçamento vigente, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2557</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2557/projeto_de_lei_36.2026.pdf</t>
+  </si>
+  <si>
+    <t>EM TRAMITAÇÃO - Institui o Programa IPTU Premiado no Município de Dores do Indaiá e dá outros providências.</t>
+  </si>
+  <si>
     <t>2443</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2443/projeto_de_lei_complementar_02.2026.pdf</t>
   </si>
   <si>
     <t>APROVADA - "Autoriza a recomposição da perda inflacionária  dos servidores públicos da administração direta e indireta do município de Dores do Indaiá  - Minas Gerais e dá outras providências "</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2444/projeto_de_lei_complementar_03.2026.pdf</t>
   </si>
   <si>
     <t>APROVADO - "AUTORIZA O PAGAMENTO DE COMPLEMENTO SALARIAL AOS SERVIDORES QUE RECEBEM REMUNERAÇÃO INFERIOR AO SALÁRIO-MÍNIMO NACIONAL"</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2445/projeto_de_lei_complementar_04.2026.pdf</t>
   </si>
   <si>
     <t>APROVADO - "REGULAMENTA E FIXA O PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E DOS AGENTES DE COMBATE A ENDEMIAS (ACE) DO MUNICÍPIO DE DORES DO INDAIÁ - MINAS GERAIS, PARA O EXERCÍCIO DE 2026, NOS TERMOS DA EMENDA CONSTITUCIONAL Nº 120/2022 E DÁ OUTRAS PROVIDÊNCIAS. "</t>
   </si>
   <si>
+    <t>2533</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2533/projeto_de_lei_complementar_05.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 79, de 22 de março de 2019, que dispõe sobre os planos de cargos da carreiras e remuneração dos servidores das áreas administrativa, operacional, assistência social e cargos em comissão do município de Dores do Indaiá, e dá outras providências.</t>
+  </si>
+  <si>
     <t>2446</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2446/projeto_de_lei_complementar_06.2026.pdf</t>
   </si>
   <si>
     <t>APROVADO - "Altera a Lei Complementar n°81, de 22 de Março de 2019 e alterações posteriores, que dispõe sobre o plano de carreira e remuneração dos servidores da educação do município de Dores do Indaiá-MG, e dá outras providências "</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2472/projeto_de_lei_compl_09.26_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 09/2026 - "Autoriza a recomposição da perda inflacionaria, acrescida de aumento real, aplicada aos vencimentos e gratificaçoes dos servidores do Poder Legislativo de Dores do Indaia - MG".</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2495/projeto_de_lei_complementar_10.2026.pdf</t>
@@ -546,102 +843,96 @@
   <si>
     <t>Ofício 56/2026 -  encaminha Projeto de Lei Complementar 10/2026: “Autoriza a doação onerosa de imóvel público municipal à empresa Giro Comercial (Richardo Gabriel Giro-me), concede incentivos fiscais e dá outrs providências."</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2496/projeto_de_lei_compl_11.2026.pdf</t>
   </si>
   <si>
     <t>Ofício 63/2026 - Encaminha Projeto de lei Complementar 11/2026: Autoriza a doação onerosa de imóvel público municipal à empresa MRX Administração e Negócios Ltda., nos termos do Programa Municipal de Desenvolvimento Econômico - PRODEDI, e dá outras providências. - EM TRAMITAÇÃO</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Of</t>
   </si>
   <si>
     <t>Requerimentos e Indicações Verbais</t>
   </si>
   <si>
-    <t>Adão Amaral da Silva</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2458/of_045_-_indicacao_verbal.pdf</t>
   </si>
   <si>
     <t>Indicado verbalmente ao setor competente para que faça estudo de viabilidade para possível instalação de um redutor de velociade na Avenida JK, bairro Aeroporto.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2459/of_046_-_indicacao_verbal.pdf</t>
   </si>
   <si>
     <t>Indicado verbalmente ao setor competente para que realize a poda das árvores (no canteiro central) por toda extensão da Avenida Jonas Pires.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2460/of_047_-_indicacao_verbal.pdf</t>
   </si>
   <si>
     <t>Indicado verbalmente ao setor competente para que analise a possibilidade de diminuir o tamanho do bueiro próximo ao PSF São José.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2461/of_048_-_indicacao_verbal.pdf</t>
   </si>
   <si>
     <t>Indicado verbalmente ao setor competente que instale redutores de velocidade na rua Goiás, um  próximo ao a Loja do Elcio e outro próximo a Rádio Multfm.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>54</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cleber Tonaco de Sousa</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2485/oficio_054.2026.pdf</t>
   </si>
   <si>
     <t>Requerido que seja encaminhado à Câmara as seguintes informações:_x000D_
 - Os veículos utilizados para o transporte de pacientes, especialmente as vans e veículos de maior porte, possuem escadinha ou elevador para auxiliar no_x000D_
 embarque e desembarque dos usuários? _x000D_
 - Caso possuam, que seja informado quais veículos contam com escadinha e quais contam com elevador. _x000D_
 - Caso não possuam tais dispositivos, que sejam adotados as providencias necessárias para devida adequação dos veículos, garantindo mais segurança aos pacientes.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2486/oficio_055.2026.pdf</t>
   </si>
   <si>
     <t>Requerido verbalmente à Câmara as seguintes informações:_x000D_
 - Se procede a informação de que os encaminhamentos realizados pelo médico responsável pelo atendimento na carreta oftalmológica não foram aceitos pela Secretaria Municipal de Saúde. _x000D_
 - Em caso positivo que seja encaminhado a esta casa Legislativa a fundamentação legal e orientação técnica que embasou em tal decisão. Inclusive com indicação expressa de eventual posicionamento do Conselho Regional de Medicina que sustenta essa conduta. _x000D_
 - Em caso negativo, que seja igualmente esclarecido o ocorrido, a fim de evitar desencontro de informações que possam gerar insegurança aos pacientes_x000D_
@@ -656,53 +947,50 @@
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2484/oficio_056.2026.pdf</t>
   </si>
   <si>
     <t>Requerido verbalmente que seja encaminhado à Câmara informações sobre o serviço de equoterapia, que foi descontinuado, uma vez que o convênio estadual foi interrompido, bem como todas as notas de prestação do serviço de equoterapia, a fim de se possa realizar um levantamento dos valores envolvidos.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2491/oficio_059.2026_-_indicacao_verbal.pdf</t>
   </si>
   <si>
     <t>Reiterando indicações anteriores, solicto ao setor competente que instale placas de indentificação na Rua Rui Barbosa com Avenidad da Saudade.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>Tuca</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2492/oficio_060.2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao setor competente que seja instalado redutores de velocidade (quebra-molas) na rua Mozart José dos Santos.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2493/oficio_061.2026.pdf</t>
   </si>
   <si>
     <t>Requerido a convocação de toda a Assessoria Jurídica do Município e a Secretaria Municipal de Saúde para comparecer em reunião ordinária a ser realizada no dia 10 de março de 2026, às 19h para esclarecimentos a respeito do veto a Proposição de Lei nº 3.240/2025 do Projeto de Lei nº 55/2025.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2494/oficio_064.2026.pdf</t>
@@ -737,63 +1025,324 @@
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2503/oficio_075.2026.pdf</t>
   </si>
   <si>
     <t>Indicado verbalmente ao setor competente que seja feito um estudo de viabilidade para a instalação de uma lombo-faixa na Avenida Francisco Campos próximos a Ótica Boa Vista. Tal solicitação se faz necessária devido a grande movimentação de pedestres principalmente nos horários de aulas das escolas Benjamim e Francisco Campos.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2504/oficio_076.2026.pdf</t>
   </si>
   <si>
     <t>Indicado verbalmente ao setor competente que seja realizada a limpeza (capina) na Avenida Irmã antiga "Fonte do Povo" e na antiga "Fonte das Lavadeiras"</t>
   </si>
   <si>
+    <t>2508</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2508/oficio_082.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita verbalmente ao setor competente para que realize com urgência a manutenção na região dos Cocais.</t>
+  </si>
+  <si>
+    <t>2513</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2513/oficio_89.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitado verbalmente ao setor competente que faça um estudo para analisar a possibilidade de contratação de um neuropediatra na rede pública municipal.</t>
+  </si>
+  <si>
+    <t>2514</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2514/oficio_90.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitado verbalemente ao setor competente que realize a pavimentação asfáltica na rua Hugo de Souza Araujo no bairro Campinho e providencie a instalaçaõ de iluminação pública na continuação da rua Darci Dias Mourão  com rua Jorge Cordeiro de Souza.</t>
+  </si>
+  <si>
+    <t>2525</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2525/oficio_096.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a secretaria competente para que realize um estudo para possível adequação em relação às exigências que recaem sobre as doações de lotes realizadas pelo município, especialmente, no que se refere à área do Campo de Aviação.</t>
+  </si>
+  <si>
+    <t>2523</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2523/oficio_097.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitado ao setor competente o recapeamento asfáltico na rua Osória Augusta Soares próximo ao nº 277.</t>
+  </si>
+  <si>
+    <t>2524</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2524/oficio_098.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitado ao setor competente que realize a manutenção da iluminação da praça Antônio Melato (praça do Lions).</t>
+  </si>
+  <si>
+    <t>2530</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2530/oficio_107.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao setor competente o recapeamento asfáltico ou operação tapa buracos nas seguintes ruas: Godofredo José Feliciano próximo a Padaria JCS na entrada do Residencial Indaiá.</t>
+  </si>
+  <si>
+    <t>2531</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2531/oficio_108.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido verbalmente que seja informado se já existe algum projeto para água pluvial no município, já que algumas ruas ainda não foram pavimentadas  e segundo informações se já existe algum projeto para água pluvial.</t>
+  </si>
+  <si>
+    <t>2538</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2538/oficio_121.2026.pdf</t>
+  </si>
+  <si>
+    <t>Reiteração verbal da indicação para que seja providenciada a instalação das bandeiras no portal de entrada da cidade, conforme previsto no projeto original de sua construção.</t>
+  </si>
+  <si>
+    <t>2539</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2539/oficio_122.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado verbalmente para que seja providenciada a manutenção da iluminação do letreiro no portal de entrda da cidade, pois algumas letras estaõ com iluminação queimada.</t>
+  </si>
+  <si>
+    <t>2540</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2540/oficia_123.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitado verbalmente ao Poder Executivo que realize trabalho de conscientização na cidade e com os ruralistas para promover a castração de animais, e sobre o crime de abandono de animais. Além disso, foi solicitado a construção de um canil municipal.</t>
+  </si>
+  <si>
+    <t>2541</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2541/oficio_124.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado verbalmente para que seja feito reparo dos banheiros, especialmente o banheiro feminíno do Poliesportivo da Sapolândia (Praça Vale do Sol), uma vez que os banheiros estão sem portas ou com vasos danificados e inoperantes.</t>
+  </si>
+  <si>
+    <t>2542</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2542/oficio_125.2062.pdf</t>
+  </si>
+  <si>
+    <t>Requerido verbalmente que seja encaminhado à Câmara Municipal informações sobre se há projeto para troca ou reparo do telhado da Escola Municipal Benjamim Guimarães.</t>
+  </si>
+  <si>
+    <t>2543</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2543/oficio_126.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado verbalmente que realize a manutenção dos banheiros da Escola Municipal Guimarães, incluindo descargas e vasos e que seja disponibilizado saão para higienizção.</t>
+  </si>
+  <si>
+    <t>2551</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2551/oficio_135.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado verbalmente que seja providenciada a manutenção da pintura no PSF Triangulo. Além disso, solicitado também a colocação de uma placa do lado do PSF (mais visível) com o nome do José Antônio Fuger da Silva (José Antônio da APAE).</t>
+  </si>
+  <si>
+    <t>2552</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2552/oficio_136.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido verbalmente informações referentes a obra da Nova Escola Municipal Benjamim Guimarães localizadas no Residencial Indaiá.</t>
+  </si>
+  <si>
+    <t>2553</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2553/oficio_137.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido verbalmente ao Poder Executivo e a Polícia Militar e aos órgãos competentes, para que possam fornecer para a população uma palestra ou curso sobre a conscientização e utilização de bicicleta elétrica e ciclomotes.</t>
+  </si>
+  <si>
+    <t>2554</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2554/oficio_138.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitado verbalmente ao setor competente a instalação de redutor de velocidade na Rua São Paulo próximo a Art Móveis 3M.</t>
+  </si>
+  <si>
+    <t>2555</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2555/oficio_140.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido verbalmente ao setor competente possa fazer um estudo de viabilidade e analise de todos os locais que necessitam de instalação de corrimão,  principalmente nos setores de saúde.</t>
+  </si>
+  <si>
     <t>2473</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2473/projeto_de_resolucao_01.2026.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO-ALIMENTAÇÃO NO ÂMBITO DO PODER LEGISLATIVO DE DORES DO INDAIÁ/MG”</t>
+  </si>
+  <si>
+    <t>2528</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2528/projeto_de_resoluca_002.2026.pdf</t>
+  </si>
+  <si>
+    <t>EM TRAMITAÇÃO - Dispõe e inclui dispositivos na Resolução n° 2 de 24 de junho de 2014, que trata do regimento interno da Câmara Municipal de Dores do Indaiá/MG, regulamentando o §1º do art. 55 da Constituição Federal de 1988, e dá outras providencias"</t>
+  </si>
+  <si>
+    <t>2529</t>
+  </si>
+  <si>
+    <t>MC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2529/mocao_de_congratulacoes_e_louvor.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação e Louvor ao Dr. Levis Raul Navarro Quintero, médico atuante em nosso município, em reconhecimento aos relevantes serviços prestados à população, com dedicação, competência e compromisso com a saúde pública.</t>
+  </si>
+  <si>
+    <t>2556</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2556/mocao_de_congratulacoes_e_louvor_03.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Louvor à Senhora Heliane da Costa Ravaiani Brum, em reconhecimento à sua notável trajetória de vida, dedicação profissional e relevantes serviços prestados ao Estado de Minas Gerais e à sociedade.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1097,67 +1646,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2456/indicacao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2457/indicacao_02.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2488/indicacao_07.02026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2489/indicacao_08.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2490/indicacao_09.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2499/indicacao_10.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2500/indicacao_11.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2462/requerimento_01.2026_karla.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2463/requerimento_0.2026_karla.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2464/requerimento_03.2026_janaina.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2465/requerimento_04.2026_janaina.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2487/requerimento_07.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2467/projeto_de_lei_02.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2468/projeto_de_lei_03.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2469/projeto_de_lei_07.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2470/projeto_de_lei_08.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2474/projeto_de_lei_09.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2471/projeto_de_lei_10.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2475/projeto_de_lei_11.2026_karla.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2476/projeto_de_lei_12.2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2477/projeto_de_lei_13.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2478/projeto_de_lei_14.2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2479/projeto_de_lei_15.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2480/projeto_de_lei_16.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2481/projeto_de_lei_17.2026_2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2482/projeto_de_lei_19.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2483/projeto_de_lei_20.2026_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2498/projeto_de_lei_21.2026_2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2497/projeto_de_lei_22.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2505/projeto_de_lei_23.2026_gustavo_e_kennedy.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2506/projeto_de_lei_24.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2507/projeto_de_lei_23.2026_gustavo_e_kennedy.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2443/projeto_de_lei_complementar_02.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2444/projeto_de_lei_complementar_03.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2445/projeto_de_lei_complementar_04.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2446/projeto_de_lei_complementar_06.2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2472/projeto_de_lei_compl_09.26_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2495/projeto_de_lei_complementar_10.2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2496/projeto_de_lei_compl_11.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2458/of_045_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2459/of_046_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2460/of_047_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2461/of_048_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2485/oficio_054.2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2486/oficio_055.2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2484/oficio_056.2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2491/oficio_059.2026_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2492/oficio_060.2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2493/oficio_061.2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2494/oficio_064.2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2501/oficio_073.2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2502/oficio_074.2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2503/oficio_075.2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2504/oficio_076.2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2473/projeto_de_resolucao_01.2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2456/indicacao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2457/indicacao_02.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2488/indicacao_07.02026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2489/indicacao_08.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2490/indicacao_09.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2499/indicacao_10.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2500/indicacao_11.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2511/indicacao_13.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2512/indicacao_14.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2517/indicacao_15.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2518/indicacao_16.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2519/indicacao_17.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2520/indicacao_18.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2521/indicacao_19.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2522/indicacao_20.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2534/indicacao_21.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2535/indicacao_22.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2536/indicacao_23.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2537/indicacao_24.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2547/indicacao_25.2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2462/requerimento_01.2026_karla.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2463/requerimento_0.2026_karla.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2464/requerimento_03.2026_janaina.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2465/requerimento_04.2026_janaina.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2487/requerimento_07.2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2509/requerimento_08.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2510/requerimento_09.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2544/requerimento_10.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2545/requerimento_11.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2546/requerimento_12.2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2548/requerimento_13.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2549/requerimento_14.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2550/requerimento_15.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2467/projeto_de_lei_02.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2468/projeto_de_lei_03.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2469/projeto_de_lei_07.2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2470/projeto_de_lei_08.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2474/projeto_de_lei_09.2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2471/projeto_de_lei_10.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2475/projeto_de_lei_11.2026_karla.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2476/projeto_de_lei_12.2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2477/projeto_de_lei_13.2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2478/projeto_de_lei_14.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2479/projeto_de_lei_15.2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2480/projeto_de_lei_16.2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2481/projeto_de_lei_17.2026_2.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2482/projeto_de_lei_19.2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2483/projeto_de_lei_20.2026_2.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2498/projeto_de_lei_21.2026_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2497/projeto_de_lei_22.2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2505/projeto_de_lei_23.2026_gustavo_e_kennedy.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2506/projeto_de_lei_24.2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2507/projeto_de_lei_23.2026_gustavo_e_kennedy.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2526/projeto_de_lei_26.2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2532/projeto_de_lei_27.2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2515/projeto_de_lei_28.2026_karla.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2516/projeto_de_lei_29.2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2527/projeto_de_lei_30.2026_tuca.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2558/projeto_de_lei_35.2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2557/projeto_de_lei_36.2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2443/projeto_de_lei_complementar_02.2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2444/projeto_de_lei_complementar_03.2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2445/projeto_de_lei_complementar_04.2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2533/projeto_de_lei_complementar_05.2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2446/projeto_de_lei_complementar_06.2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2472/projeto_de_lei_compl_09.26_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2495/projeto_de_lei_complementar_10.2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2496/projeto_de_lei_compl_11.2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2458/of_045_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2459/of_046_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2460/of_047_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2461/of_048_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2485/oficio_054.2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2486/oficio_055.2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2484/oficio_056.2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2491/oficio_059.2026_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2492/oficio_060.2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2493/oficio_061.2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2494/oficio_064.2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2501/oficio_073.2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2502/oficio_074.2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2503/oficio_075.2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2504/oficio_076.2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2508/oficio_082.2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2513/oficio_89.2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2514/oficio_90.2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2525/oficio_096.2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2523/oficio_097.2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2524/oficio_098.2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2530/oficio_107.2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2531/oficio_108.2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2538/oficio_121.2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2539/oficio_122.2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2540/oficia_123.2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2541/oficio_124.2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2542/oficio_125.2062.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2543/oficio_126.2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2551/oficio_135.2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2552/oficio_136.2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2553/oficio_137.2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2554/oficio_138.2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2555/oficio_140.2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2473/projeto_de_resolucao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2528/projeto_de_resoluca_002.2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2529/mocao_de_congratulacoes_e_louvor.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2556/mocao_de_congratulacoes_e_louvor_03.2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H56"/>
+  <dimension ref="A1:H107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="107.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1333,1288 +1882,2611 @@
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>38</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>43</v>
       </c>
       <c r="H8" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="D9" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>38</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="F9" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>50</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H10" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>54</v>
       </c>
       <c r="D11" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="D13" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="H13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H14" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="D15" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="D16" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>75</v>
+        <v>23</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H16" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="D17" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H17" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>85</v>
       </c>
       <c r="D18" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="H18" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>89</v>
       </c>
       <c r="D19" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="H19" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="D20" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="H20" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D21" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>93</v>
+        <v>38</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="H21" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="D22" t="s">
-        <v>66</v>
+        <v>101</v>
       </c>
       <c r="E22" t="s">
-        <v>67</v>
+        <v>102</v>
       </c>
       <c r="F22" t="s">
-        <v>98</v>
+        <v>18</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="H22" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>105</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" t="s">
         <v>101</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="E23" t="s">
         <v>102</v>
       </c>
-      <c r="D23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F23" t="s">
-        <v>103</v>
+        <v>18</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H23" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D24" t="s">
-        <v>66</v>
+        <v>101</v>
       </c>
       <c r="E24" t="s">
-        <v>67</v>
+        <v>102</v>
       </c>
       <c r="F24" t="s">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D25" t="s">
-        <v>66</v>
+        <v>101</v>
       </c>
       <c r="E25" t="s">
-        <v>67</v>
+        <v>102</v>
       </c>
       <c r="F25" t="s">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H25" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>115</v>
+        <v>22</v>
       </c>
       <c r="D26" t="s">
-        <v>66</v>
+        <v>101</v>
       </c>
       <c r="E26" t="s">
-        <v>67</v>
+        <v>102</v>
       </c>
       <c r="F26" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>119</v>
+        <v>27</v>
       </c>
       <c r="D27" t="s">
-        <v>66</v>
+        <v>101</v>
       </c>
       <c r="E27" t="s">
-        <v>67</v>
+        <v>102</v>
       </c>
       <c r="F27" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="G27" s="1" t="s">
+      <c r="H27" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>122</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>32</v>
+      </c>
+      <c r="D28" t="s">
+        <v>101</v>
+      </c>
+      <c r="E28" t="s">
+        <v>102</v>
+      </c>
+      <c r="F28" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="H28" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>125</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29" t="s">
+        <v>101</v>
+      </c>
+      <c r="E29" t="s">
+        <v>102</v>
+      </c>
+      <c r="F29" t="s">
+        <v>18</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H29" t="s">
         <v>127</v>
-      </c>
-[...19 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>132</v>
+        <v>42</v>
       </c>
       <c r="D30" t="s">
-        <v>66</v>
+        <v>101</v>
       </c>
       <c r="E30" t="s">
-        <v>67</v>
+        <v>102</v>
       </c>
       <c r="F30" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="H30" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="D31" t="s">
-        <v>66</v>
+        <v>101</v>
       </c>
       <c r="E31" t="s">
-        <v>67</v>
+        <v>102</v>
       </c>
       <c r="F31" t="s">
-        <v>137</v>
+        <v>23</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="H31" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>141</v>
+        <v>46</v>
       </c>
       <c r="D32" t="s">
-        <v>66</v>
+        <v>101</v>
       </c>
       <c r="E32" t="s">
-        <v>67</v>
+        <v>102</v>
       </c>
       <c r="F32" t="s">
-        <v>120</v>
+        <v>136</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="H32" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>145</v>
+        <v>50</v>
       </c>
       <c r="D33" t="s">
-        <v>66</v>
+        <v>101</v>
       </c>
       <c r="E33" t="s">
-        <v>67</v>
+        <v>102</v>
       </c>
       <c r="F33" t="s">
-        <v>120</v>
+        <v>136</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="H33" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="D34" t="s">
-        <v>149</v>
+        <v>101</v>
       </c>
       <c r="E34" t="s">
-        <v>150</v>
+        <v>102</v>
       </c>
       <c r="F34" t="s">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="H34" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="D35" t="s">
+        <v>146</v>
+      </c>
+      <c r="E35" t="s">
+        <v>147</v>
+      </c>
+      <c r="F35" t="s">
+        <v>148</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="E35" t="s">
+      <c r="H35" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>58</v>
+        <v>109</v>
       </c>
       <c r="D36" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="E36" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="F36" t="s">
-        <v>68</v>
+        <v>148</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="H36" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D37" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="E37" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="F37" t="s">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="H37" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D38" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="E38" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="F38" t="s">
-        <v>18</v>
+        <v>158</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="H38" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D39" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="E39" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="F39" t="s">
-        <v>68</v>
+        <v>148</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="H39" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="D40" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="E40" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="F40" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="H40" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>173</v>
+        <v>42</v>
       </c>
       <c r="D41" t="s">
-        <v>174</v>
+        <v>146</v>
       </c>
       <c r="E41" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="F41" t="s">
-        <v>176</v>
+        <v>18</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
       <c r="H41" t="s">
-        <v>178</v>
+        <v>169</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>179</v>
+        <v>170</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>180</v>
+        <v>132</v>
       </c>
       <c r="D42" t="s">
-        <v>174</v>
+        <v>146</v>
       </c>
       <c r="E42" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="F42" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="H42" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>184</v>
+        <v>46</v>
       </c>
       <c r="D43" t="s">
-        <v>174</v>
+        <v>146</v>
       </c>
       <c r="E43" t="s">
+        <v>147</v>
+      </c>
+      <c r="F43" t="s">
         <v>175</v>
       </c>
-      <c r="F43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="1" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="H43" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>188</v>
+        <v>50</v>
       </c>
       <c r="D44" t="s">
-        <v>174</v>
+        <v>146</v>
       </c>
       <c r="E44" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="F44" t="s">
-        <v>18</v>
+        <v>179</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="H44" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>192</v>
+        <v>54</v>
       </c>
       <c r="D45" t="s">
-        <v>174</v>
+        <v>146</v>
       </c>
       <c r="E45" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="F45" t="s">
-        <v>193</v>
+        <v>148</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="H45" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>197</v>
+        <v>59</v>
       </c>
       <c r="D46" t="s">
-        <v>174</v>
+        <v>146</v>
       </c>
       <c r="E46" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="F46" t="s">
-        <v>193</v>
+        <v>148</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>198</v>
+        <v>186</v>
       </c>
       <c r="H46" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>201</v>
+        <v>63</v>
       </c>
       <c r="D47" t="s">
-        <v>174</v>
+        <v>146</v>
       </c>
       <c r="E47" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="F47" t="s">
-        <v>33</v>
+        <v>148</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="H47" t="s">
-        <v>203</v>
+        <v>190</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>204</v>
+        <v>191</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>205</v>
+        <v>72</v>
       </c>
       <c r="D48" t="s">
-        <v>174</v>
+        <v>146</v>
       </c>
       <c r="E48" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="F48" t="s">
-        <v>38</v>
+        <v>192</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>206</v>
+        <v>193</v>
       </c>
       <c r="H48" t="s">
-        <v>207</v>
+        <v>194</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>208</v>
+        <v>195</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>209</v>
+        <v>76</v>
       </c>
       <c r="D49" t="s">
-        <v>174</v>
+        <v>146</v>
       </c>
       <c r="E49" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="F49" t="s">
-        <v>210</v>
+        <v>148</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>211</v>
+        <v>196</v>
       </c>
       <c r="H49" t="s">
-        <v>212</v>
+        <v>197</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>213</v>
+        <v>198</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>214</v>
+        <v>80</v>
       </c>
       <c r="D50" t="s">
-        <v>174</v>
+        <v>146</v>
       </c>
       <c r="E50" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="F50" t="s">
-        <v>210</v>
+        <v>148</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>215</v>
+        <v>199</v>
       </c>
       <c r="H50" t="s">
-        <v>216</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>217</v>
+        <v>201</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>218</v>
+        <v>85</v>
       </c>
       <c r="D51" t="s">
-        <v>174</v>
+        <v>146</v>
       </c>
       <c r="E51" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="F51" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>219</v>
+        <v>202</v>
       </c>
       <c r="H51" t="s">
-        <v>220</v>
+        <v>203</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>221</v>
+        <v>204</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>222</v>
+        <v>89</v>
       </c>
       <c r="D52" t="s">
-        <v>174</v>
+        <v>146</v>
       </c>
       <c r="E52" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="F52" t="s">
-        <v>176</v>
+        <v>205</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>223</v>
+        <v>206</v>
       </c>
       <c r="H52" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>225</v>
+        <v>208</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>226</v>
+        <v>93</v>
       </c>
       <c r="D53" t="s">
-        <v>174</v>
+        <v>146</v>
       </c>
       <c r="E53" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="F53" t="s">
-        <v>23</v>
+        <v>192</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>227</v>
+        <v>209</v>
       </c>
       <c r="H53" t="s">
-        <v>228</v>
+        <v>210</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>229</v>
+        <v>211</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>230</v>
+        <v>97</v>
       </c>
       <c r="D54" t="s">
-        <v>174</v>
+        <v>146</v>
       </c>
       <c r="E54" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="F54" t="s">
-        <v>33</v>
+        <v>192</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>231</v>
+        <v>212</v>
       </c>
       <c r="H54" t="s">
-        <v>232</v>
+        <v>213</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>233</v>
+        <v>214</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>234</v>
+        <v>215</v>
       </c>
       <c r="D55" t="s">
-        <v>174</v>
+        <v>146</v>
       </c>
       <c r="E55" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="F55" t="s">
-        <v>18</v>
+        <v>192</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>235</v>
+        <v>216</v>
       </c>
       <c r="H55" t="s">
-        <v>236</v>
+        <v>217</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>218</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>219</v>
+      </c>
+      <c r="D56" t="s">
+        <v>146</v>
+      </c>
+      <c r="E56" t="s">
+        <v>147</v>
+      </c>
+      <c r="F56" t="s">
+        <v>192</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H56" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>222</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>223</v>
+      </c>
+      <c r="D57" t="s">
+        <v>146</v>
+      </c>
+      <c r="E57" t="s">
+        <v>147</v>
+      </c>
+      <c r="F57" t="s">
+        <v>18</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H57" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>226</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>227</v>
+      </c>
+      <c r="D58" t="s">
+        <v>146</v>
+      </c>
+      <c r="E58" t="s">
+        <v>147</v>
+      </c>
+      <c r="F58" t="s">
+        <v>136</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H58" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>230</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>231</v>
+      </c>
+      <c r="D59" t="s">
+        <v>146</v>
+      </c>
+      <c r="E59" t="s">
+        <v>147</v>
+      </c>
+      <c r="F59" t="s">
+        <v>232</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H59" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>235</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>236</v>
+      </c>
+      <c r="D60" t="s">
+        <v>146</v>
+      </c>
+      <c r="E60" t="s">
+        <v>147</v>
+      </c>
+      <c r="F60" t="s">
+        <v>192</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="H60" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>239</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>240</v>
+      </c>
+      <c r="D61" t="s">
+        <v>146</v>
+      </c>
+      <c r="E61" t="s">
+        <v>147</v>
+      </c>
+      <c r="F61" t="s">
+        <v>192</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H61" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>243</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>17</v>
+      </c>
+      <c r="D62" t="s">
+        <v>244</v>
+      </c>
+      <c r="E62" t="s">
+        <v>245</v>
+      </c>
+      <c r="F62" t="s">
+        <v>148</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H62" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>248</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>109</v>
+      </c>
+      <c r="D63" t="s">
+        <v>244</v>
+      </c>
+      <c r="E63" t="s">
+        <v>245</v>
+      </c>
+      <c r="F63" t="s">
+        <v>148</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H63" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>251</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>113</v>
+      </c>
+      <c r="D64" t="s">
+        <v>244</v>
+      </c>
+      <c r="E64" t="s">
+        <v>245</v>
+      </c>
+      <c r="F64" t="s">
+        <v>148</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H64" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>254</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>255</v>
+      </c>
+      <c r="D65" t="s">
+        <v>244</v>
+      </c>
+      <c r="E65" t="s">
+        <v>245</v>
+      </c>
+      <c r="F65" t="s">
+        <v>192</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H65" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>258</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>259</v>
+      </c>
+      <c r="D66" t="s">
+        <v>244</v>
+      </c>
+      <c r="E66" t="s">
+        <v>245</v>
+      </c>
+      <c r="F66" t="s">
+        <v>148</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H66" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>262</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>32</v>
+      </c>
+      <c r="D67" t="s">
+        <v>244</v>
+      </c>
+      <c r="E67" t="s">
+        <v>245</v>
+      </c>
+      <c r="F67" t="s">
+        <v>18</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H67" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>265</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68" t="s">
+        <v>244</v>
+      </c>
+      <c r="E68" t="s">
+        <v>245</v>
+      </c>
+      <c r="F68" t="s">
+        <v>148</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H68" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>268</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>42</v>
+      </c>
+      <c r="D69" t="s">
+        <v>244</v>
+      </c>
+      <c r="E69" t="s">
+        <v>245</v>
+      </c>
+      <c r="F69" t="s">
+        <v>148</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H69" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>271</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>272</v>
+      </c>
+      <c r="D70" t="s">
+        <v>273</v>
+      </c>
+      <c r="E70" t="s">
+        <v>274</v>
+      </c>
+      <c r="F70" t="s">
+        <v>55</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H70" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>277</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>278</v>
+      </c>
+      <c r="D71" t="s">
+        <v>273</v>
+      </c>
+      <c r="E71" t="s">
+        <v>274</v>
+      </c>
+      <c r="F71" t="s">
+        <v>55</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H71" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>281</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>282</v>
+      </c>
+      <c r="D72" t="s">
+        <v>273</v>
+      </c>
+      <c r="E72" t="s">
+        <v>274</v>
+      </c>
+      <c r="F72" t="s">
+        <v>136</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H72" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>285</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>286</v>
+      </c>
+      <c r="D73" t="s">
+        <v>273</v>
+      </c>
+      <c r="E73" t="s">
+        <v>274</v>
+      </c>
+      <c r="F73" t="s">
+        <v>18</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H73" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>289</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>290</v>
+      </c>
+      <c r="D74" t="s">
+        <v>273</v>
+      </c>
+      <c r="E74" t="s">
+        <v>274</v>
+      </c>
+      <c r="F74" t="s">
+        <v>64</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H74" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>293</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>294</v>
+      </c>
+      <c r="D75" t="s">
+        <v>273</v>
+      </c>
+      <c r="E75" t="s">
+        <v>274</v>
+      </c>
+      <c r="F75" t="s">
+        <v>64</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H75" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>297</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>298</v>
+      </c>
+      <c r="D76" t="s">
+        <v>273</v>
+      </c>
+      <c r="E76" t="s">
+        <v>274</v>
+      </c>
+      <c r="F76" t="s">
+        <v>33</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H76" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>301</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>302</v>
+      </c>
+      <c r="D77" t="s">
+        <v>273</v>
+      </c>
+      <c r="E77" t="s">
+        <v>274</v>
+      </c>
+      <c r="F77" t="s">
+        <v>38</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H77" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>305</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>306</v>
+      </c>
+      <c r="D78" t="s">
+        <v>273</v>
+      </c>
+      <c r="E78" t="s">
+        <v>274</v>
+      </c>
+      <c r="F78" t="s">
+        <v>232</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H78" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>309</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>310</v>
+      </c>
+      <c r="D79" t="s">
+        <v>273</v>
+      </c>
+      <c r="E79" t="s">
+        <v>274</v>
+      </c>
+      <c r="F79" t="s">
+        <v>232</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H79" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>313</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>314</v>
+      </c>
+      <c r="D80" t="s">
+        <v>273</v>
+      </c>
+      <c r="E80" t="s">
+        <v>274</v>
+      </c>
+      <c r="F80" t="s">
+        <v>81</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H80" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>317</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>318</v>
+      </c>
+      <c r="D81" t="s">
+        <v>273</v>
+      </c>
+      <c r="E81" t="s">
+        <v>274</v>
+      </c>
+      <c r="F81" t="s">
+        <v>55</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H81" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>321</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>322</v>
+      </c>
+      <c r="D82" t="s">
+        <v>273</v>
+      </c>
+      <c r="E82" t="s">
+        <v>274</v>
+      </c>
+      <c r="F82" t="s">
+        <v>23</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H82" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>325</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>326</v>
+      </c>
+      <c r="D83" t="s">
+        <v>273</v>
+      </c>
+      <c r="E83" t="s">
+        <v>274</v>
+      </c>
+      <c r="F83" t="s">
+        <v>33</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H83" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>329</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>330</v>
+      </c>
+      <c r="D84" t="s">
+        <v>273</v>
+      </c>
+      <c r="E84" t="s">
+        <v>274</v>
+      </c>
+      <c r="F84" t="s">
+        <v>18</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H84" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>333</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>334</v>
+      </c>
+      <c r="D85" t="s">
+        <v>273</v>
+      </c>
+      <c r="E85" t="s">
+        <v>274</v>
+      </c>
+      <c r="F85" t="s">
+        <v>18</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H85" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>337</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>338</v>
+      </c>
+      <c r="D86" t="s">
+        <v>273</v>
+      </c>
+      <c r="E86" t="s">
+        <v>274</v>
+      </c>
+      <c r="F86" t="s">
+        <v>23</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H86" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>341</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>342</v>
+      </c>
+      <c r="D87" t="s">
+        <v>273</v>
+      </c>
+      <c r="E87" t="s">
+        <v>274</v>
+      </c>
+      <c r="F87" t="s">
+        <v>18</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H87" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>345</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>346</v>
+      </c>
+      <c r="D88" t="s">
+        <v>273</v>
+      </c>
+      <c r="E88" t="s">
+        <v>274</v>
+      </c>
+      <c r="F88" t="s">
+        <v>136</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H88" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>349</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>350</v>
+      </c>
+      <c r="D89" t="s">
+        <v>273</v>
+      </c>
+      <c r="E89" t="s">
+        <v>274</v>
+      </c>
+      <c r="F89" t="s">
+        <v>55</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H89" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>353</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>354</v>
+      </c>
+      <c r="D90" t="s">
+        <v>273</v>
+      </c>
+      <c r="E90" t="s">
+        <v>274</v>
+      </c>
+      <c r="F90" t="s">
+        <v>18</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H90" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>357</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>358</v>
+      </c>
+      <c r="D91" t="s">
+        <v>273</v>
+      </c>
+      <c r="E91" t="s">
+        <v>274</v>
+      </c>
+      <c r="F91" t="s">
+        <v>55</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H91" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>361</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>362</v>
+      </c>
+      <c r="D92" t="s">
+        <v>273</v>
+      </c>
+      <c r="E92" t="s">
+        <v>274</v>
+      </c>
+      <c r="F92" t="s">
+        <v>232</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H92" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>365</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>366</v>
+      </c>
+      <c r="D93" t="s">
+        <v>273</v>
+      </c>
+      <c r="E93" t="s">
+        <v>274</v>
+      </c>
+      <c r="F93" t="s">
+        <v>64</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H93" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>369</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>370</v>
+      </c>
+      <c r="D94" t="s">
+        <v>273</v>
+      </c>
+      <c r="E94" t="s">
+        <v>274</v>
+      </c>
+      <c r="F94" t="s">
+        <v>18</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H94" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>373</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>374</v>
+      </c>
+      <c r="D95" t="s">
+        <v>273</v>
+      </c>
+      <c r="E95" t="s">
+        <v>274</v>
+      </c>
+      <c r="F95" t="s">
+        <v>18</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H95" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>377</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>378</v>
+      </c>
+      <c r="D96" t="s">
+        <v>273</v>
+      </c>
+      <c r="E96" t="s">
+        <v>274</v>
+      </c>
+      <c r="F96" t="s">
+        <v>18</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H96" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>381</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>382</v>
+      </c>
+      <c r="D97" t="s">
+        <v>273</v>
+      </c>
+      <c r="E97" t="s">
+        <v>274</v>
+      </c>
+      <c r="F97" t="s">
+        <v>18</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H97" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>385</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>386</v>
+      </c>
+      <c r="D98" t="s">
+        <v>273</v>
+      </c>
+      <c r="E98" t="s">
+        <v>274</v>
+      </c>
+      <c r="F98" t="s">
+        <v>18</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H98" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>389</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>390</v>
+      </c>
+      <c r="D99" t="s">
+        <v>273</v>
+      </c>
+      <c r="E99" t="s">
+        <v>274</v>
+      </c>
+      <c r="F99" t="s">
+        <v>18</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H99" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>393</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>394</v>
+      </c>
+      <c r="D100" t="s">
+        <v>273</v>
+      </c>
+      <c r="E100" t="s">
+        <v>274</v>
+      </c>
+      <c r="F100" t="s">
+        <v>232</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H100" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>397</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>398</v>
+      </c>
+      <c r="D101" t="s">
+        <v>273</v>
+      </c>
+      <c r="E101" t="s">
+        <v>274</v>
+      </c>
+      <c r="F101" t="s">
+        <v>136</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H101" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>401</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>402</v>
+      </c>
+      <c r="D102" t="s">
+        <v>273</v>
+      </c>
+      <c r="E102" t="s">
+        <v>274</v>
+      </c>
+      <c r="F102" t="s">
+        <v>55</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H102" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>405</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>406</v>
+      </c>
+      <c r="D103" t="s">
+        <v>273</v>
+      </c>
+      <c r="E103" t="s">
+        <v>274</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H103" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>409</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
         <v>10</v>
       </c>
-      <c r="D56" t="s">
-[...12 lines deleted...]
-        <v>241</v>
+      <c r="D104" t="s">
+        <v>410</v>
+      </c>
+      <c r="E104" t="s">
+        <v>411</v>
+      </c>
+      <c r="F104" t="s">
+        <v>158</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H104" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>414</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>17</v>
+      </c>
+      <c r="D105" t="s">
+        <v>410</v>
+      </c>
+      <c r="E105" t="s">
+        <v>411</v>
+      </c>
+      <c r="F105" t="s">
+        <v>81</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H105" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>417</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" t="s">
+        <v>418</v>
+      </c>
+      <c r="E106" t="s">
+        <v>419</v>
+      </c>
+      <c r="F106" t="s">
+        <v>232</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H106" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>422</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>109</v>
+      </c>
+      <c r="D107" t="s">
+        <v>418</v>
+      </c>
+      <c r="E107" t="s">
+        <v>419</v>
+      </c>
+      <c r="F107" t="s">
+        <v>33</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H107" t="s">
+        <v>424</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2630,50 +4502,101 @@
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>