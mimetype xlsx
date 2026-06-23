--- v1 (2026-05-06)
+++ v2 (2026-06-23)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="855" uniqueCount="425">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1503" uniqueCount="722">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -315,50 +315,211 @@
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2537/indicacao_24.2026.pdf</t>
   </si>
   <si>
     <t>Requerido que seja oficiado o Exmo. Sr. Prefeito para que providencie a aquisição de aparelhso de aferiação de pressão arterial (esfigmomanômetros) para todas as Agentes Comunitários de Saúde do Município.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2547/indicacao_25.2026.pdf</t>
   </si>
   <si>
     <t>Indicado que oficiado o Exmo. Senhor Prefeito para que providencie, com máxim urgência, a instalação de corrimão na rampa de acesso do PSF São José, visando garantir melhores condições de segurança, acessibilidade e mobilidade aos usuários da unidade de saúde.</t>
   </si>
   <si>
+    <t>2559</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2559/indicacao_26.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado que seja oficiado o Exmo. Senhor Prefeito para que providencie o reaproveitamento do parquinho infantial atualmente localizado na antiga Creche Menino Jesus, o qual se encontra sem utilização, procedendo-se à su remoção, revitalização (se necessária) e reinstalação em outro local que melhor atenda ao interesse público, sugerindo-se, para tanto, á área próxima ao Parque de Exposições Sigrefedo Costa.</t>
+  </si>
+  <si>
+    <t>2560</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2560/indicacao_27.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido que seja oficiado o Exmo. Sr. Prefeito para que encaminhe a esta Casa Legislativa Projeto de Lei visando a renovação ou, alternativamente, a revisão da Lei Complementar nº 164/2025, que limita a margem consignável dos servidores públicos municipais a 30% de sua remuneração.</t>
+  </si>
+  <si>
+    <t>2561</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2561/indicacao_28.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido que seja oficiado o Exmo. Senhor Prefeito para que realize, com a devida urgência, a manutenção e os reparos estruturais da Ponte das Antas, localizada nas proximidades da fazenda da Sra. Márcia (conhecida como "Márcia do Pintuca"),  tendo em vista o avançado estado de deterioração da estrutura, especialmente dos componentes de sustentação (champrões), que se encontram severamente danificados, compromentendo a segurança dos usuários.</t>
+  </si>
+  <si>
+    <t>2570</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2570/indicacao_29.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado que seja oficiado oExmo. Senhor Prefeito para que providencie a construção de rampa de acessibilidade, bem como a execução do passeio de acesso à quadra da Escola Municipal Mestre Tonico, garantindo melhores condições de mobilidade, segurança e acessibilidade aos alunos, servidores e demais usuários do espaço escolar.</t>
+  </si>
+  <si>
+    <t>2571</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2571/indicacao_30.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado que seja oficiado o Exmo. Senhor Prefeito para que providencie a construção de uma lombofaixa em frente ao CEMEI Dr. Zacarias, visando proporcionar mario segurança aos alunos, servidores, pais e demais pedestres que transitam diariamente pelo local especialmente nos horários de entradae saída escolar.</t>
+  </si>
+  <si>
+    <t>2573</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2573/indicacao_31.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado que seja oficiado o Exmo. Sr. Prefeito para que realize análise técnica, administrativa e operacional do serviço de Tratamento Fora do Domílio - TFD do município, com a finalidade de promover melhorias nas condições de trabalho e suporte aos motoristas da saúde, especialmente mediante.</t>
+  </si>
+  <si>
+    <t>2572</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2572/indicacao_32.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado que seja oficiado o Exmo. Sr. Prefeito pra que providencie a análise técnica pelos setores competentes, visando à posterior construção e instalação de lombofaixas/redutores de velocidade nas seguintes localiades: Avenida Jonas Pires, sentido Terdial/bairro; Rua Distrito Federal, nas proximidades da sede da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>2574</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2574/indicacao_33.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado que seja oficiado o Exmo. Sr. Prefeito para que providencie, com urgência, a poda da árvore localizada na Rua Goiás, nº 837, bem como a retirada da árvore tombada na Rua Antônio Alves Monteiro.</t>
+  </si>
+  <si>
+    <t>2575</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2575/indicacao_34.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado que seja oficiado o Exmo. Sr. Prefeito para que realize a instalação de sinalização vertical regulamentadora de limite de velocidade na Rua Goiás, no trecho compreendido entre os números 766 a 1004, visando promover maior segurança viária, organização do trânsito e proteção aos pedestres e moradores da localidade.</t>
+  </si>
+  <si>
+    <t>2620</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2620/indicacao_36.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado que seja oficiado o Exmo. Senhor Prefeito para que sejam realizadas melhorias no pátio da Escola Municipal Mestre Tonico, tendo em vista que, durante os períodos chuvosos, o local apresenta acúmulo de água e excessiva umidade, compromentendo a circulação segura dos alunos, servidores e demais usuários da unidade escolar, além de prejudicar a adequado desenvolvimento das atividades escolares.</t>
+  </si>
+  <si>
+    <t>2621</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2621/indicacao_37.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado que seja oficiado o Exmo. Senhor Prefeito para que realizem estudos de viabilidade técnica, operacional e financeira para a ampliação do horário de funcionamento do serviço de lotação municipal até as 21h, visando atender especialmente os trabalhadores que encerram suas atividades em horário noturno, notadamente aqueles vinculados a supermercados, postos de combustíveis, estabelecimento comerciais, e demais setores que demandam jornada estendida.</t>
+  </si>
+  <si>
+    <t>2628</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Tuca</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2628/indicacao_38.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado que seja oficiado o Exmo. Senhor Prefeito para que adote as providências necessárias para promover a substituição do poste localizado na Rua Acre, nº 120, bairro São Sebastião, caso trate de bem integrante de sua responsabilidade, ou, sendo ele de compentência da concessionári de energia elétrica, que oficie e exija da CEMIG a adoção das medidas cabíveis, nos termos do contrato de concessão de serviço público e da lesgilação aplicável, visando garantir a segurança dos moradores e usuários da via.</t>
+  </si>
+  <si>
+    <t>2629</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2629/indicacao_39.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado que seja encaminhado expediente ao Exmo. Senhor Prefeito Municipal para adote as seguintes providências:_x000D_
+1. Calçamento ou a instalação de bloquetes no trecho popularmente conhecido com o "Janelinha", localizado na Rua Godofredo de Sousa Araújo (morro da capelinha)._x000D_
+2. Promovido a reabertura e manutenção do banheiro público situado na Praça Cristóvom Pedro da Silva, no Morro da Capelinha.</t>
+  </si>
+  <si>
     <t>2462</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2462/requerimento_01.2026_karla.pdf</t>
   </si>
   <si>
     <t>Nos termos do 41, § 1º inciso VIII, e 35 § 1º da Lei Orgânica do Municipio, propõe-se a CONVOCAÇÃO da Controladora Interna do municipio, Sra. DÉBORAH JEMIMA MOREIRA, nessa casa de leis na reunião ordinária do dia 24/02/2026, a fim de prestar os seguintes esclarecimentos: _x000D_
 . Informações gerais sobre as atividades da Controladoria Interna, incluindo métodos de acompanhamento, rotinas de fiscalização e funcionamento do sistema de controle interno._x000D_
 . Esclarecimentos acerca da execução orçamentária e financeira do Município, especialmente quanto ao acompanhamento realizado pela Controladoria e às eventuais recomendações emitidas aos setores administrativos._x000D_
 . Relato sintético sobre auditorias, análises e procedimentos internos realizados, bem como eventuais inconsistências identificadas e medidas adotadas para correção ou prevenção.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2463/requerimento_0.2026_karla.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, no exercício de seu mandato nesta Casa Legislativa, com fundamento no artigo 158, inciso III, do Regimento Interno da Câmara Municipal de Dores do Indaiá/MG, bem como nas prerrogativas fiscalizatórias conferidas ao Poder Legislativo, vem respeitosamente requerer que sejam encaminhadas informações detalhadas e documentos referentes à compra/aquisição do imóvel da  Escola Municipal Benjamim Guimarães, recentemente divulgada nas redes sociais oficiais do Município.</t>
@@ -453,50 +614,122 @@
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2548/requerimento_13.2026.pdf</t>
   </si>
   <si>
     <t>Requerido que seja enviado expediente ao Poder Executivo Municipal, bem como à Secretaria Municipal competente, para que prestem informações acerca da atual situação do Loteamento Hélio Carneiro, especialmente no que se refere à infraestrutura urbana, providências administrativas adotadas e eventual previdão de regularização das pedências existente no local.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2549/requerimento_14.2026.pdf</t>
   </si>
   <si>
     <t>Requerido que seja encaminhado expediente à Secretaria Municipal de Saúde, para que preste informações detalhadas acerca da disponibilização armazenamento, logística e procedimentos relacionados ao soro antiofídico no âmbito do Município.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2550/requerimento_15.2026.pdf</t>
   </si>
   <si>
     <t>Requerido que seja encaminhado expediente ao Poder Executivo Municipal, bem com à secretaria municipal competente, para que prestem informações acerca da manutenção, recuperação e condições de trafegabilidade das estradas rurais das regiões de Coelhos, Quati e Campo Alegre ressalvando que esta Casa Legislativa já apresentou diversas indicações solicitando providências quanto á manutenção das mencionadas estradas rurais, demonstrando que a matéria não é recente e que reiterada preocupação do Poder Legislativo com a população atingida.</t>
   </si>
   <si>
+    <t>2562</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2562/requerimento_16.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido o envio de ofício ao Exmo. Sr. Prefeito Municipal para que preste informações referentes às despesas com diárias e gastos com viagens no âmbito do Poder Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2563</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2563/requerimento_17.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido que seja oficiado ao Exmo. Sr. Prefeito para que, por meio da Secretaria Municipal competente, encaminhe a esta Câmara Municipal as informações referentes aos recursos públicos destinados à manutenção da frota de veículos do Município.</t>
+  </si>
+  <si>
+    <t>2576</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2576/requerimento_18.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido que seja oficiado o Exmo. Sr. Prefeito, bem como à Secretária Municipal de Educação, para que prestem informações acerca do funcionamento do Centro Municipal de Educação Infantil Ordália Zica da Costa.</t>
+  </si>
+  <si>
+    <t>2577</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2577/requerimento_19.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido envio de ofício ao Exmo. Sr. Prefeito Municipal e ao setor competente para prestar informações sobre as ações de saúde realacionadas ao tratamento do diabetes, bem com eventual possibilidade de ampliação ou remanejamento.</t>
+  </si>
+  <si>
+    <t>2578</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2578/requerimento_20.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido que seja feito a convocação do Sehor Derli Adriano Ferreira, Secretario Municipal de Obras e Transportes, para comparecer perante a Câmara Municipal, na reunião ordinária, do dia 26/05/2026, a fim de prestar esclarecimentos acerca das condições de manutenção, conservação e recuperação das estradas rurais do Município e demais informações pertinentes à matéria.</t>
+  </si>
+  <si>
+    <t>2632</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2632/requerimento_21.2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Requerido a constituição de Comissão Especial para apuração de fato determinado, com a finalidade de promover levantamento documental, análise administrativa, contábil e jurídica dos fatos narrados no Requerimento Administrativo nº 224/2026, inclusive mediante verificação de eventuais atos administrativos, pareceres, comunicações internas, registros contábeis, folhas de pagamento e demais documentos correlatos à matéria.</t>
+  </si>
+  <si>
+    <t>2633</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2633/requerimento_22.2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Solicitado que seja requerido ao Chefe do Poder Executivo informações sobre o Projeto de Lei 36/2026, que institui o denominado "Programa IPTU Premiado"</t>
+  </si>
+  <si>
+    <t>2630</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2630/requerimento_23.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido que seja encaminhado ofício a Secretaria Municipal de Educação solicitando informações e documentos referentes aos atendimento da Educação Infantil no Município, especialmente no que refere às unidades de creche.</t>
+  </si>
+  <si>
     <t>2467</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Alexandro Coêlho Ferreira</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2467/projeto_de_lei_02.2026.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI N° 3.214/2025, DE 11 DE JULHO DE 2.025, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO  DE 2026, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2468/projeto_de_lei_03.2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.232/2025, de 29 de dezembro de 2.025, que estima a receita e fixa a despesa do município de Dores do Indaiá/MG para o exercício financeiro de 2026,e dá outras providências.</t>
@@ -525,51 +758,51 @@
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2474/projeto_de_lei_09.2026.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Dores do Indaiá a associar-se á instância de governança regional de turismo lago três marias, revoga a Lei Municipal n° 2.822/2018, a dá outras providências"</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2471/projeto_de_lei_10.2026.pdf</t>
   </si>
   <si>
     <t>EM TRAMITAÇÃO - "Altera a Emenda Impositiva nº 001 constantes na Lei nº 3.232 de 29 de dezembro de 2.026."</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2475/projeto_de_lei_11.2026_karla.pdf</t>
   </si>
   <si>
-    <t>EM TRAMITAÇÃO - Reconhece e regula, no âmbito do município de Dores do Indaiá/MG, a figura do cão comunitário e estabelece diretrizes para sua proteção e bem-estar, e dá outras providências.</t>
+    <t>Reconhece e regula, no âmbito do município de Dores do Indaiá/MG, a figura do cão comunitário e estabelece diretrizes para sua proteção e bem-estar, e dá outras providências.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>Adão Amaral da Silva, Karla Francisca Vieira Araújo, Kennedy Martins de Medeiros, Liu, Tuca</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2476/projeto_de_lei_12.2026.pdf</t>
   </si>
   <si>
     <t>"Altera a Emendas Impositivas destinadas a FAEDI - Fundação Assistencial e Educacional de Dores do Indaiá constantes na Lei nº 3.232, de 29 de dezembro de 2.025."</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>Gustavo Henrique de Oliveira, Janaina Geralda Silveira, Karla Francisca Vieira Araújo, Kennedy Martins de Medeiros, Tuca</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2477/projeto_de_lei_13.2026.pdf</t>
   </si>
   <si>
     <t>"Altera Emendas Impositivas destinadas à Associação Sol Crescente constantes na Lei nº 3.323, de 29 de dezembro de 2025."</t>
   </si>
@@ -579,81 +812,81 @@
   <si>
     <t>Gustavo Henrique de Oliveira, Kennedy Martins de Medeiros, Liu</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2478/projeto_de_lei_14.2026.pdf</t>
   </si>
   <si>
     <t>"Altera a Emendas Impositivas destinadas ao Conselho Comunitário de Segurança Pública de Dores do Indaiá - CONSEP constantes na Lei nº 3.232, de 29 de dezembro de 2.026."</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2479/projeto_de_lei_15.2026.pdf</t>
   </si>
   <si>
     <t>EM TRAMITAÇÃO - "Autoriza o poder executivo a desafetar áreas públicas, bem como realizar afetação de áreas públicas para fins de compensação de área desafetada da forma que especifíca, e dá outras providências"</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2480/projeto_de_lei_16.2026.pdf</t>
   </si>
   <si>
-    <t>EM TRAMITAÇÃO - Autoriza o Poder Executivo a alienar mediantes licitação, imóveis de propriedade do Município, na forma que especifíca, bem como confere outras providências.</t>
+    <t>Autoriza o Poder Executivo a alienar mediantes licitação, imóveis de propriedade do Município, na forma que especifíca, bem como confere outras providências.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2481/projeto_de_lei_17.2026_2.pdf</t>
   </si>
   <si>
     <t>EM TRAMITAÇÃO - Autoriza a doação onerosa de Imóvel Público Municipal à empresa Giro Comercial (Richardo Gabriel Giro-me), concede incentivos fiscais e dá outrs providências.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>Poder Executivo Municipal - PEM</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2482/projeto_de_lei_19.2026.pdf</t>
   </si>
   <si>
     <t>EM TRAMITAÇÃO - Altera o vencimento básico do cargo efetivo de assistente social do Município de Dores do Indaiá e dá outras providências.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2483/projeto_de_lei_20.2026_2.pdf</t>
   </si>
   <si>
-    <t>EM  TRAMITAÇÃO - Autoriza a doação onerosa de imóvel público municipal à empresa MRX Administração e Negócios Ltda., nos termos do Programa Municipal de Desenvolvimento Ecônomico - PRODEDI, e dá outrs providências.</t>
+    <t>DEVOLVIDO - Autoriza a doação onerosa de imóvel público municipal à empresa MRX Administração e Negócios Ltda., nos termos do Programa Municipal de Desenvolvimento Ecônomico - PRODEDI, e dá outrs providências.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2498/projeto_de_lei_21.2026_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desafetar áreas públicas, bem como realizar afetação de áreas públicas para fins de compensão de área desafetada da forma que específica, e dá outras providências. - Ofício 76/2026 - Encaminha Projeto de Lei 21/2026.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2497/projeto_de_lei_22.2026.pdf</t>
   </si>
   <si>
     <t>EM TRAMITAÇÃO - ALTERA A LEI MUNICIPAL Nº 3.040/2022, QUE “CRIA A MEDALHA FLOR DO CONGADO”, PARA AMPLIAR O NÚMERO DE HOMENAGENS, REDEFINIR CRITÉRIOS DE INDICAÇÃO, AJUSTAR A COMPOSIÇÃO DO CONSELHO DA MEDALHA E ESTABELECER NOVOS PROCEDIMENTOS.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>Gustavo Henrique de Oliveira, Kennedy Martins de Medeiros</t>
   </si>
@@ -663,134 +896,332 @@
   <si>
     <t>"Altera a emendas impositivas consignadas á secretria municipal de esportes, cultura, lazer, eventos e turismo, destinados ao apoio de competidores de rodeio, constantes na Lei nº 3.232, de 29 de dezembro de 2.025."</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2506/projeto_de_lei_24.2026.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a instituir campanha de incentivo de transferência de veículos automotores no município de Dores do Indaiá - Minas Gerais."</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2507/projeto_de_lei_23.2026_gustavo_e_kennedy.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2.722, de 03 de fevereiro de 2017, e dispõe sobre a modernização da cobrança administrativa e extrajudicial dos créditos inscritos em Dívida Ativa do Município de Dores do Indaiá/MG e dá outras providências.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2526/projeto_de_lei_26.2026.pdf</t>
   </si>
   <si>
     <t>EM TRAMITAÇÃO - Autoriza o Município de Dores do Indaiá a arrecadar tributos municipais e demais receitas públicas por meio de pagamento com cartões de débito e crédito, e dá outras providências.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2532/projeto_de_lei_27.2026.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a realizar abertura de crédito adicional especial no orçamento vigente."</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2515/projeto_de_lei_28.2026_karla.pdf</t>
   </si>
   <si>
     <t>EM TRAMITAÇÃO - Autoriza o executivo a fornecer o sensor de monitoramento contínuo de glicose aos pacientes com diabetes tipo 1.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2516/projeto_de_lei_29.2026.pdf</t>
   </si>
   <si>
-    <t>EM TRAMITAÇÃO - Reconhece entidade do município de Dores do Indaiá como de utilidade pública.</t>
+    <t>Reconhece entidade do município de Dores do Indaiá como de utilidade pública.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>30</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2527/projeto_de_lei_30.2026_tuca.pdf</t>
   </si>
   <si>
-    <t>EM TRAMITAÇÃO - Institui ações de prevenção, conscientização e combate ao abuso e à exploração sexual de crianças e adolescentes no município de Dores do Indaiá/MG.</t>
+    <t>Institui ações de prevenção, conscientização e combate ao abuso e à exploração sexual de crianças e adolescentes no município de Dores do Indaiá/MG.</t>
+  </si>
+  <si>
+    <t>2590</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2590/projeto_de_lei_31.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 3.113, de 10 agosto de 2023, para ampliar a autorização para contratação de operação de crédito com instituições financeiras federais e estaduais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2591</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2591/projeto_de_lei_33.2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o programa municipal de incentivo ao esporte no município de Dores do Indaiá, autoriza a Secretaria Municipal de Esportes, Cultura, Lazer, Eventos e Turismo a realizar doações de materiais esportivos a entidades e times esportivos cadastrados, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2592</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2592/projeto_de_lei_34.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária para o exercício de 2027, e dá outras providências.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2558/projeto_de_lei_35.2026.pdf</t>
   </si>
   <si>
-    <t>EM TRAMITAÇÃO - Autoriza o Poder Executivo a realizar abertura de crédito adicional especial no orçamento vigente, e dá outras providências.</t>
+    <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>36</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2557/projeto_de_lei_36.2026.pdf</t>
   </si>
   <si>
     <t>EM TRAMITAÇÃO - Institui o Programa IPTU Premiado no Município de Dores do Indaiá e dá outros providências.</t>
   </si>
   <si>
+    <t>2593</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2593/projeto_de_lei_37.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Programa de Formação Profissional QualificaDores e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2594</t>
+  </si>
+  <si>
+    <t>Adão Amaral da Silva, Amanda Carla Gonçalves, Karla Francisca Vieira Araújo, Liu</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2594/projeto_de_lei_38.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de diárias de indenização para despesas com deslocamento os agentes públicos da Câmara Municipal de Dores do Indaiá - Minas Gerais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2595</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2595/projeto_de_lei_39.2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Câmara Mirim no âmbito da Câmara Municipal de Dores do Indaiá/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2596</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2596/projeto_de_lei_40.2026_tuca.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito da Câmara Municipal de Dores do Indaiá/MG, a medalha de honra ao mérito conjugal, destinada à homenagem de casais do município por casamentos duradouros e pela valorização da família, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2597</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>Adão Amaral da Silva, Amanda Carla Gonçalves, Kennedy Martins de Medeiros, Liu</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2597/projeto_de_lei_41.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de auxílio-alimentação no âmbito do Poder Legislativo de Dores do Indaiá/MG.</t>
+  </si>
+  <si>
+    <t>2598</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2598/projeto_de_lei_42.2026_liu.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Emenda Impositiva nº 001 constantes na Lei nº 3.232, de 29 de dezembro de 2.026.</t>
+  </si>
+  <si>
+    <t>2599</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2599/projeto_de_lei_43.2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Sistema Municipal de Atendimento Socioeducativo (SIMASE) disciplina a execução das medidas socioeducativas em meio aberto no Município de Dores do Indaiá e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2600</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2600/projeto_de_lei_44.2026_gustavo_-_convertido.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a Lei Municipal nº 3248 de 10 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>2601</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2601/projeto_de_lei_45.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o regime de adiantamento para realização de despesas de pronto pagamento no âmbito do Município de Dores do Indaiá/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2602</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2602/projeto_de_lei_46.2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui gratificação pelo exercício da função de responsável técnico da ouvidoria municipal de Dores do Indaiá, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2634</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2634/projeto_de_lei_47.2026.pdf</t>
+  </si>
+  <si>
+    <t>EM TRAMITAÇÃO - Dispõe sobre medidas de aprimoramento da governança administrativa e dos mecanismos de gestão de desempenho no âmbito da Administratação Municipal, mediante a revogação da Lei Municipal nº 3.215, de 17 de julho de 2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2635</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2635/projeto_de_lei_48.2026.pdf</t>
+  </si>
+  <si>
+    <t>EM TRAMITAÇÃO - Disciplina a participação do Município de Dores do Indaiá/MG no Consórcio Público Intermunicipal de Saúde e Serviço do Alto do Rio Pará (CISPARA), dispensa a ratificação do Protocolo de Intenções e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2636</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>Adão Amaral da Silva, Cleber Tonaco de Sousa, Gustavo Henrique de Oliveira, Kennedy Martins de Medeiros, Liu, Tuca</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2636/projeto_de_lei_49.2026.pdf</t>
+  </si>
+  <si>
+    <t>EM TRAMITAÇÃO - Altera a emendas impositivas destinadas à Associação Estação Cultural Social e Inclusão Digital constantes na Lei 3.232, de 29 dezembro de 2.025</t>
+  </si>
+  <si>
+    <t>2637</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2637/projeto_de_lei_50.2026.pdf</t>
+  </si>
+  <si>
+    <t>EM TRAMITAÇÃO - Institui o Serviço de Inspeção Municipal - SIM do município de Dores do Indaiá, dispõe sobre a inspeção industrial e sanitária de produtos de origem animal e vegetal, regulamenta o registro, a fiscalização e o controle sanitário dos estabelecimentos agroindustriais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2638</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2638/projeto_de_lei_50.2026.pdf</t>
+  </si>
+  <si>
+    <t>EM TRAMITAÇÃO -  Autoriza a recomposição a perda inflacionária dos subsídios do prefeito, vice-prefeito e secretários municipais de Dores do Indaiá, estado de Minas Gerais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2639</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2639/projeto_de_lei_52.2026_-_convertido.pdf</t>
+  </si>
+  <si>
+    <t>EM TRAMITAÇÃO -  Dispõe sobre a criação da Junta Administrativa de Recursos de Infrações - JARI, vinculada ao órgão ou entidade executivo(a) de trânsito do Município de Dores do Indaiá, institui Funções Gratificadas para os servidores que a integrarão, e dá outras providências.</t>
+  </si>
+  <si>
     <t>2443</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2443/projeto_de_lei_complementar_02.2026.pdf</t>
   </si>
   <si>
     <t>APROVADA - "Autoriza a recomposição da perda inflacionária  dos servidores públicos da administração direta e indireta do município de Dores do Indaiá  - Minas Gerais e dá outras providências "</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2444/projeto_de_lei_complementar_03.2026.pdf</t>
   </si>
   <si>
     <t>APROVADO - "AUTORIZA O PAGAMENTO DE COMPLEMENTO SALARIAL AOS SERVIDORES QUE RECEBEM REMUNERAÇÃO INFERIOR AO SALÁRIO-MÍNIMO NACIONAL"</t>
   </si>
   <si>
     <t>2445</t>
@@ -828,99 +1259,123 @@
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2472/projeto_de_lei_compl_09.26_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 09/2026 - "Autoriza a recomposição da perda inflacionaria, acrescida de aumento real, aplicada aos vencimentos e gratificaçoes dos servidores do Poder Legislativo de Dores do Indaia - MG".</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2495/projeto_de_lei_complementar_10.2026.pdf</t>
   </si>
   <si>
     <t>Ofício 56/2026 -  encaminha Projeto de Lei Complementar 10/2026: “Autoriza a doação onerosa de imóvel público municipal à empresa Giro Comercial (Richardo Gabriel Giro-me), concede incentivos fiscais e dá outrs providências."</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2496/projeto_de_lei_compl_11.2026.pdf</t>
   </si>
   <si>
-    <t>Ofício 63/2026 - Encaminha Projeto de lei Complementar 11/2026: Autoriza a doação onerosa de imóvel público municipal à empresa MRX Administração e Negócios Ltda., nos termos do Programa Municipal de Desenvolvimento Econômico - PRODEDI, e dá outras providências. - EM TRAMITAÇÃO</t>
+    <t>Ofício 63/2026 - Encaminha Projeto de lei Complementar 11/2026: Autoriza a doação onerosa de imóvel público municipal à empresa MRX Administração e Negócios Ltda., nos termos do Programa Municipal de Desenvolvimento Econômico - PRODEDI, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2603</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2603/projeto_de_lei_compl_13.2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta dispositivos a Lei Complementar nº 78, de 22 de março de 2019, a qual dispõe sobre o Estatuto dos Servidores Públicos do Município de Dores do Indaiá, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2604</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2604/projeto_de_lei_compl_14.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 79, de 22 de março de 2019 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2605</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2605/projeto_de_lei_compl_18.2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o plano de carreira e vencimentos dos servidores da Câmara Municipal de Dores do Indaiá, estado de Minas Gerais.</t>
+  </si>
+  <si>
+    <t>2606</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2606/projeto_de_lei_compl_22.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 43, de 25 julho de 2014, que institui o Código de Posturas do Município de Dores do Indaiá, para alterar o inciso V e acrescentar o § 5º ao art. 37, disciplinando a deposição de materiais em logradouros públicos e os procedimentos para sua regularização e remoção.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>45</t>
-[...1 lines deleted...]
-  <si>
     <t>Of</t>
   </si>
   <si>
     <t>Requerimentos e Indicações Verbais</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2458/of_045_-_indicacao_verbal.pdf</t>
   </si>
   <si>
     <t>Indicado verbalmente ao setor competente para que faça estudo de viabilidade para possível instalação de um redutor de velociade na Avenida JK, bairro Aeroporto.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>46</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2459/of_046_-_indicacao_verbal.pdf</t>
   </si>
   <si>
     <t>Indicado verbalmente ao setor competente para que realize a poda das árvores (no canteiro central) por toda extensão da Avenida Jonas Pires.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>47</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2460/of_047_-_indicacao_verbal.pdf</t>
   </si>
   <si>
     <t>Indicado verbalmente ao setor competente para que analise a possibilidade de diminuir o tamanho do bueiro próximo ao PSF São José.</t>
   </si>
   <si>
     <t>2461</t>
-  </si>
-[...1 lines deleted...]
-    <t>48</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2461/of_048_-_indicacao_verbal.pdf</t>
   </si>
   <si>
     <t>Indicado verbalmente ao setor competente que instale redutores de velocidade na rua Goiás, um  próximo ao a Loja do Elcio e outro próximo a Rádio Multfm.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2485/oficio_054.2026.pdf</t>
   </si>
   <si>
     <t>Requerido que seja encaminhado à Câmara as seguintes informações:_x000D_
 - Os veículos utilizados para o transporte de pacientes, especialmente as vans e veículos de maior porte, possuem escadinha ou elevador para auxiliar no_x000D_
 embarque e desembarque dos usuários? _x000D_
 - Caso possuam, que seja informado quais veículos contam com escadinha e quais contam com elevador. _x000D_
 - Caso não possuam tais dispositivos, que sejam adotados as providencias necessárias para devida adequação dos veículos, garantindo mais segurança aos pacientes.</t>
   </si>
   <si>
     <t>2486</t>
@@ -1253,96 +1708,534 @@
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2554/oficio_138.2026.pdf</t>
   </si>
   <si>
     <t>Solicitado verbalmente ao setor competente a instalação de redutor de velocidade na Rua São Paulo próximo a Art Móveis 3M.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2555/oficio_140.2026.pdf</t>
   </si>
   <si>
     <t>Requerido verbalmente ao setor competente possa fazer um estudo de viabilidade e analise de todos os locais que necessitam de instalação de corrimão,  principalmente nos setores de saúde.</t>
   </si>
   <si>
+    <t>2565</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2565/oficio_149.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado verbalmente para que providencie a manutenção e a revitalação das praças em frente ao Edifício Pinheiros e ao Lions Clube (Alameda Gustavo D Tostes) e a que fica localizada na parte detrás do Edíficio (Praça Miguel Morais). Solicito também a poda das árvores das referidas praças. O vereador solicita também a retirada do revestimento da praça que fica na parte de trás do Edifício (rua São José).</t>
+  </si>
+  <si>
+    <t>2566</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2566/oficio_150.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitado ao Poder Executivo, por meio de seu setor competente e engenheiro responsável, que realize um levantamento técnico das condições das praças localizadas no bairro Triângulo. Requer, ainda, que seja elaborado projeto de restauração dos referidos espaços, acompanhado de planilha com os valores estimados necessários para a execução das obras.</t>
+  </si>
+  <si>
+    <t>2567</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2567/oficio_151.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao setor competente a instalação de aparelhos de ginástica (academia ao ar livre) na Praça Dagmar Giordani no Residencial Santa Cruz.</t>
+  </si>
+  <si>
+    <t>2568</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2568/oficio_152.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitado ao Poder Executivo a manutenção dos asfalto e do calçamento que dão acesso à usina de reciclagem.</t>
+  </si>
+  <si>
+    <t>2569</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2569/oficio_153.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que realize um estudo para ver a possibilidade de instalação de parquinho na Praça do 100 (semelhante aos já existentes na escola), tendo em vista a presença frequente de crianças que utilizam o espaço para lazer.</t>
+  </si>
+  <si>
+    <t>2579</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2579/oficio_158.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado que seja feita a instalação de um quebra-mols na rua Paulino de Sousa próximo ao nº 72, devido ao movimento de veículos em alta velocidade na referida rua.</t>
+  </si>
+  <si>
+    <t>2580</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2580/oficio_159.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitado ao Poder Executivo que seja feita a pavimentação asfáltica no final das ruas Oiapoque, Tupis e Travessa Tupis no bairro São José.</t>
+  </si>
+  <si>
+    <t>2581</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2581/oficio_160.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitado ao Poder Executivo, por meio do setor competente realize a manutenção e a devida pintura das faixas de trânsito do município.</t>
+  </si>
+  <si>
+    <t>2582</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2582/oficio_161.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado que o Poder Executivo junto com o setor competente possa fazer uma análise para criação e realização de eventos voltados para a terceira idade, com mais frequência (por mês ou de dois em dois meses) em nosso município.</t>
+  </si>
+  <si>
+    <t>2583</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2583/oficio_162.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido que o Poder Executivo informe quais são os projetos voltados para melhor idade que estão em funcionamento hoje em nosso município, tanto pela Secretaria de Assistência Social e pela Secretaria de Saúde.</t>
+  </si>
+  <si>
+    <t>2589</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2589/oficio_170.2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao setor competente para que realize estudo de viabilidade para a possível instalação de redutor de velocidade próxima ao CRAS na rua Caetés nº 41.</t>
+  </si>
+  <si>
+    <t>2584</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2584/oficio_171.2026.pdf</t>
+  </si>
+  <si>
+    <t>Reitera as indicações que solicitaram ao setor competente que realize o recapeamento asfáltico na rua Benevenuto Alvarenga (atrás do Parque de Exposições), pois há um buraco muito extenso nesta rua.</t>
+  </si>
+  <si>
+    <t>2585</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2585/oficio_172.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado ao setor competente realize a operação tapa buracos na rua Jair Barbosa Lopes com a rua Raimundo Soares.</t>
+  </si>
+  <si>
+    <t>2586</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2586/oficio_176.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que seja feita a reinstalação das placas narua São Paula, na praça Getúlio Vargas (proibido caminhão), e na Av. Magalhães Pinto em frente ao Sacolão Andrade (carga e descarga).</t>
+  </si>
+  <si>
+    <t>2587</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2587/oficio_177.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado que seja feita manutenção na estrada Inhame, na estrada do Sancha e a estrada que liga a estrada do Nem do Otávio e Zé do Lico, assim como a estrada da Anta dos Coelhos.</t>
+  </si>
+  <si>
+    <t>2588</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2588/oficio_179.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido ao Poder Executivo e à Secretaria Municipal de Saúde informações referentes à demanda de pacientes que aguardam pelo fornecimento de aparelho auditivo através do SUS.</t>
+  </si>
+  <si>
+    <t>2610</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2610/oficio_186.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitado verbalmente ao Poder Executivo promova os estudos necessários para autorizar, em caráter excepcional e regulamentado, a ornamentação, decoração e pintura das vias públicas pelos moradores, durante o período da Copa do Mundo, observadas as normas de segurança, mobilidade urbana e preservação do patrimônio público.</t>
+  </si>
+  <si>
+    <t>2609</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2609/oficio_187.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitado verbalmente ao Poder Executivo e ao setor de obras a recolocação da placa de trânsito (sentido único) na rua Airton Sena.</t>
+  </si>
+  <si>
+    <t>2608</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2608/oficio_188.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado verbalmente para que seja realizada a reforma do imóvel one funcionava a Creche Menino Jesus (Av. Dr. Di), para que no local passe a funcionar como berçário, já que possui algumas adaptações para crianças.</t>
+  </si>
+  <si>
+    <t>2607</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2607/oficio_189.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerido verbalmente informações sobre cascalho.</t>
+  </si>
+  <si>
+    <t>2611</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2611/oficio_190.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitado verbalmente ao Poder Executivo em caráter de urgência a contratação de mais um (a) médico (a) pediatra para atendimento público no município.</t>
+  </si>
+  <si>
+    <t>2612</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2612/oficio_191.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita verbalmente ao Poder Executivo que realize estudo sobre possibilidade de disponibilizar mais uma lotação (tarifa zero) rodando na cidade, para diminir o intervalo de hora em hora para 30 minutos.</t>
+  </si>
+  <si>
+    <t>2613</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2613/oficio_192.2026.pdf</t>
+  </si>
+  <si>
+    <t>Reitera indicação que solicita ao Poder Executivo que disponibilize um ponto de apoio em Belo Horizonte para que os pacientes possam esperar o retorno para Dores de Indaiá abrigados, uma vez que saem de casa por volta de 02h e só retorna a noite.</t>
+  </si>
+  <si>
+    <t>2614</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2614/oficio_193.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitado verbalmente ao Poder Executivo e a Secretaria Municipal de Saúde amplie o horário de vacinação, principalmente para a vacina da gripe.</t>
+  </si>
+  <si>
+    <t>2615</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2615/oficio_207.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitado verbalmente ao Poder Executivo que amplie o horário da lotação para até às 23 horas, para complementar nossos estudantes dos cursos técnicos e também dos cursos superiores.</t>
+  </si>
+  <si>
+    <t>2616</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2616/oficio_208.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado verbalmente ao Poder Executivo para que seja elaborado projeto de lei instituindo o Programa "Porteira Adentro".</t>
+  </si>
+  <si>
+    <t>2617</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2617/oficio_209.2026.pdf</t>
+  </si>
+  <si>
+    <t>Reitera indicação na qual solicita a instalação de redutor de velocidade na Av. Dr. Di esquina com sua São Paulo, nas proximidades da antiga creche Menino Jesus.</t>
+  </si>
+  <si>
+    <t>2618</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2618/oficio_210.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita verbalmente ao setor competente que realize a instalação de placa de "proibido convergir" em local visível na Rua Padre Luiz (próximo ao posto de gasolina).</t>
+  </si>
+  <si>
+    <t>2631</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2631/oficio_216.2026.pdf</t>
+  </si>
+  <si>
+    <t>Reiteração da indicação que solicita providencia manutenção da iluminação do letreiro no portal de entrada da cidade, pois algumas letrs estão com a iluminação.</t>
+  </si>
+  <si>
+    <t>2622</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2622/oficio_217.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitado verbalmente ao setor competente para que seja estudada a possibilidade de permirtir, em situações justificadas, que mães ou responsáveis que viajam como crianças para consultas, exames e tratamentos em outros municípios possam conta com um acompanhante adicional. Essa medida trará mais segurança, apoio e dignidade às famílias, especialmente quando se tratar de crianças de colo, crianças de colo, crianças com necessidade especiais ou pacientes que demandem cuidados constantes durante o deslocamento.</t>
+  </si>
+  <si>
+    <t>2623</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2623/oficio_218.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitado ao Poder Executivo, por meio da Secretaria competente, que sejam realizadas vistorias e providenciada a reposição das tampas dos bueiros localizados no Residencial Indaiá.</t>
+  </si>
+  <si>
+    <t>2624</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2624/oficio_219.2026.pdf</t>
+  </si>
+  <si>
+    <t>Reitaração da indicação na qual solicita ao setor competente providências necessárias quanto à instalação de placa de sinalização indicando o acesso à MG-176 no final da Avenida Magalhães Pinto, bem como a realização de manutenção no calçamento existente no local.</t>
+  </si>
+  <si>
+    <t>2625</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2625/oficio_220.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitado ao Poder Executivo, por meio da secretaria competente, que seja realizada a manutenção da placa de sinalização de PARE localizada na Rua Josué Chagas, no bairro Juiz de Fora.</t>
+  </si>
+  <si>
+    <t>2626</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2626/oficio_221.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitado verbalmente ao setor competente que seja realizada a poda das árvores em frente à ONG Orcino Guimarães - Esperança Animal.</t>
+  </si>
+  <si>
+    <t>2627</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2627/oficio_222.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitado verbalmente ao setor competente que realize a retirada ou recolocação dos entulhos que são deixados na estrada de terra que dá acesso ao "bota fora da cidade".</t>
+  </si>
+  <si>
     <t>2473</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2473/projeto_de_resolucao_01.2026.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO-ALIMENTAÇÃO NO ÂMBITO DO PODER LEGISLATIVO DE DORES DO INDAIÁ/MG”</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2528/projeto_de_resoluca_002.2026.pdf</t>
   </si>
   <si>
     <t>EM TRAMITAÇÃO - Dispõe e inclui dispositivos na Resolução n° 2 de 24 de junho de 2014, que trata do regimento interno da Câmara Municipal de Dores do Indaiá/MG, regulamentando o §1º do art. 55 da Constituição Federal de 1988, e dá outras providencias"</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2529/mocao_de_congratulacoes_e_louvor.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Louvor ao Dr. Levis Raul Navarro Quintero, médico atuante em nosso município, em reconhecimento aos relevantes serviços prestados à população, com dedicação, competência e compromisso com a saúde pública.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2556/mocao_de_congratulacoes_e_louvor_03.2026.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Louvor à Senhora Heliane da Costa Ravaiani Brum, em reconhecimento à sua notável trajetória de vida, dedicação profissional e relevantes serviços prestados ao Estado de Minas Gerais e à sociedade.”</t>
+  </si>
+  <si>
+    <t>2564</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2564/mocao_de_congratulacoes_e_louvor_no_04.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação e Louvor a senhor José Marinho Zica, ( ZE ROIA) ex- vereador nessa casa legislativa e presidente durante 5 mandados, pelos releventas serviços prestados ao povo dorense.</t>
+  </si>
+  <si>
+    <t>2619</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2619/mocao_de_congratulacoes_e_louvor_05.2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES E LOUVOR ao Senhor José Antônio de Fátima, carinhosamente conhecido como “José Antônio Sapateiro”, em reconhecimento aos seus 46 (quarenta e seis) anos dedicados ao exercício da profissão de sapateiro, atividade desempenhada com dignidade, honestidade, dedicação e relevantes serviços prestados à população de Dores do Indaiá.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1646,67 +2539,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2456/indicacao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2457/indicacao_02.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2488/indicacao_07.02026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2489/indicacao_08.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2490/indicacao_09.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2499/indicacao_10.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2500/indicacao_11.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2511/indicacao_13.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2512/indicacao_14.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2517/indicacao_15.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2518/indicacao_16.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2519/indicacao_17.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2520/indicacao_18.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2521/indicacao_19.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2522/indicacao_20.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2534/indicacao_21.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2535/indicacao_22.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2536/indicacao_23.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2537/indicacao_24.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2547/indicacao_25.2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2462/requerimento_01.2026_karla.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2463/requerimento_0.2026_karla.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2464/requerimento_03.2026_janaina.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2465/requerimento_04.2026_janaina.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2487/requerimento_07.2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2509/requerimento_08.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2510/requerimento_09.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2544/requerimento_10.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2545/requerimento_11.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2546/requerimento_12.2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2548/requerimento_13.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2549/requerimento_14.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2550/requerimento_15.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2467/projeto_de_lei_02.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2468/projeto_de_lei_03.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2469/projeto_de_lei_07.2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2470/projeto_de_lei_08.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2474/projeto_de_lei_09.2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2471/projeto_de_lei_10.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2475/projeto_de_lei_11.2026_karla.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2476/projeto_de_lei_12.2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2477/projeto_de_lei_13.2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2478/projeto_de_lei_14.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2479/projeto_de_lei_15.2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2480/projeto_de_lei_16.2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2481/projeto_de_lei_17.2026_2.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2482/projeto_de_lei_19.2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2483/projeto_de_lei_20.2026_2.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2498/projeto_de_lei_21.2026_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2497/projeto_de_lei_22.2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2505/projeto_de_lei_23.2026_gustavo_e_kennedy.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2506/projeto_de_lei_24.2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2507/projeto_de_lei_23.2026_gustavo_e_kennedy.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2526/projeto_de_lei_26.2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2532/projeto_de_lei_27.2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2515/projeto_de_lei_28.2026_karla.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2516/projeto_de_lei_29.2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2527/projeto_de_lei_30.2026_tuca.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2558/projeto_de_lei_35.2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2557/projeto_de_lei_36.2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2443/projeto_de_lei_complementar_02.2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2444/projeto_de_lei_complementar_03.2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2445/projeto_de_lei_complementar_04.2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2533/projeto_de_lei_complementar_05.2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2446/projeto_de_lei_complementar_06.2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2472/projeto_de_lei_compl_09.26_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2495/projeto_de_lei_complementar_10.2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2496/projeto_de_lei_compl_11.2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2458/of_045_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2459/of_046_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2460/of_047_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2461/of_048_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2485/oficio_054.2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2486/oficio_055.2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2484/oficio_056.2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2491/oficio_059.2026_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2492/oficio_060.2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2493/oficio_061.2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2494/oficio_064.2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2501/oficio_073.2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2502/oficio_074.2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2503/oficio_075.2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2504/oficio_076.2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2508/oficio_082.2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2513/oficio_89.2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2514/oficio_90.2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2525/oficio_096.2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2523/oficio_097.2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2524/oficio_098.2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2530/oficio_107.2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2531/oficio_108.2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2538/oficio_121.2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2539/oficio_122.2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2540/oficia_123.2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2541/oficio_124.2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2542/oficio_125.2062.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2543/oficio_126.2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2551/oficio_135.2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2552/oficio_136.2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2553/oficio_137.2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2554/oficio_138.2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2555/oficio_140.2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2473/projeto_de_resolucao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2528/projeto_de_resoluca_002.2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2529/mocao_de_congratulacoes_e_louvor.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2556/mocao_de_congratulacoes_e_louvor_03.2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2456/indicacao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2457/indicacao_02.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2488/indicacao_07.02026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2489/indicacao_08.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2490/indicacao_09.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2499/indicacao_10.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2500/indicacao_11.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2511/indicacao_13.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2512/indicacao_14.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2517/indicacao_15.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2518/indicacao_16.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2519/indicacao_17.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2520/indicacao_18.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2521/indicacao_19.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2522/indicacao_20.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2534/indicacao_21.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2535/indicacao_22.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2536/indicacao_23.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2537/indicacao_24.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2547/indicacao_25.2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2559/indicacao_26.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2560/indicacao_27.2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2561/indicacao_28.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2570/indicacao_29.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2571/indicacao_30.2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2573/indicacao_31.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2572/indicacao_32.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2574/indicacao_33.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2575/indicacao_34.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2620/indicacao_36.2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2621/indicacao_37.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2628/indicacao_38.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2629/indicacao_39.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2462/requerimento_01.2026_karla.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2463/requerimento_0.2026_karla.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2464/requerimento_03.2026_janaina.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2465/requerimento_04.2026_janaina.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2487/requerimento_07.2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2509/requerimento_08.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2510/requerimento_09.2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2544/requerimento_10.2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2545/requerimento_11.2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2546/requerimento_12.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2548/requerimento_13.2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2549/requerimento_14.2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2550/requerimento_15.2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2562/requerimento_16.2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2563/requerimento_17.2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2576/requerimento_18.2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2577/requerimento_19.2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2578/requerimento_20.2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2632/requerimento_21.2026_2.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2633/requerimento_22.2026_2.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2630/requerimento_23.2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2467/projeto_de_lei_02.2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2468/projeto_de_lei_03.2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2469/projeto_de_lei_07.2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2470/projeto_de_lei_08.2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2474/projeto_de_lei_09.2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2471/projeto_de_lei_10.2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2475/projeto_de_lei_11.2026_karla.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2476/projeto_de_lei_12.2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2477/projeto_de_lei_13.2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2478/projeto_de_lei_14.2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2479/projeto_de_lei_15.2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2480/projeto_de_lei_16.2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2481/projeto_de_lei_17.2026_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2482/projeto_de_lei_19.2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2483/projeto_de_lei_20.2026_2.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2498/projeto_de_lei_21.2026_2.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2497/projeto_de_lei_22.2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2505/projeto_de_lei_23.2026_gustavo_e_kennedy.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2506/projeto_de_lei_24.2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2507/projeto_de_lei_23.2026_gustavo_e_kennedy.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2526/projeto_de_lei_26.2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2532/projeto_de_lei_27.2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2515/projeto_de_lei_28.2026_karla.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2516/projeto_de_lei_29.2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2527/projeto_de_lei_30.2026_tuca.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2590/projeto_de_lei_31.2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2591/projeto_de_lei_33.2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2592/projeto_de_lei_34.2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2558/projeto_de_lei_35.2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2557/projeto_de_lei_36.2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2593/projeto_de_lei_37.2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2594/projeto_de_lei_38.2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2595/projeto_de_lei_39.2026_2.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2596/projeto_de_lei_40.2026_tuca.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2597/projeto_de_lei_41.2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2598/projeto_de_lei_42.2026_liu.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2599/projeto_de_lei_43.2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2600/projeto_de_lei_44.2026_gustavo_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2601/projeto_de_lei_45.2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2602/projeto_de_lei_46.2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2634/projeto_de_lei_47.2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2635/projeto_de_lei_48.2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2636/projeto_de_lei_49.2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2637/projeto_de_lei_50.2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2638/projeto_de_lei_50.2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2639/projeto_de_lei_52.2026_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2443/projeto_de_lei_complementar_02.2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2444/projeto_de_lei_complementar_03.2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2445/projeto_de_lei_complementar_04.2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2533/projeto_de_lei_complementar_05.2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2446/projeto_de_lei_complementar_06.2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2472/projeto_de_lei_compl_09.26_1.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2495/projeto_de_lei_complementar_10.2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2496/projeto_de_lei_compl_11.2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2603/projeto_de_lei_compl_13.2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2604/projeto_de_lei_compl_14.2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2605/projeto_de_lei_compl_18.2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2606/projeto_de_lei_compl_22.2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2458/of_045_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2459/of_046_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2460/of_047_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2461/of_048_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2485/oficio_054.2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2486/oficio_055.2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2484/oficio_056.2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2491/oficio_059.2026_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2492/oficio_060.2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2493/oficio_061.2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2494/oficio_064.2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2501/oficio_073.2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2502/oficio_074.2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2503/oficio_075.2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2504/oficio_076.2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2508/oficio_082.2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2513/oficio_89.2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2514/oficio_90.2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2525/oficio_096.2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2523/oficio_097.2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2524/oficio_098.2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2530/oficio_107.2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2531/oficio_108.2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2538/oficio_121.2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2539/oficio_122.2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2540/oficia_123.2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2541/oficio_124.2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2542/oficio_125.2062.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2543/oficio_126.2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2551/oficio_135.2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2552/oficio_136.2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2553/oficio_137.2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2554/oficio_138.2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2555/oficio_140.2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2565/oficio_149.2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2566/oficio_150.2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2567/oficio_151.2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2568/oficio_152.2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2569/oficio_153.2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2579/oficio_158.2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2580/oficio_159.2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2581/oficio_160.2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2582/oficio_161.2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2583/oficio_162.2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2589/oficio_170.2026_2.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2584/oficio_171.2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2585/oficio_172.2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2586/oficio_176.2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2587/oficio_177.2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2588/oficio_179.2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2610/oficio_186.2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2609/oficio_187.2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2608/oficio_188.2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2607/oficio_189.2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2611/oficio_190.2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2612/oficio_191.2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2613/oficio_192.2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2614/oficio_193.2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2615/oficio_207.2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2616/oficio_208.2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2617/oficio_209.2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2618/oficio_210.2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2631/oficio_216.2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2622/oficio_217.2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2623/oficio_218.2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2624/oficio_219.2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2625/oficio_220.2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2626/oficio_221.2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2627/oficio_222.2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2473/projeto_de_resolucao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2528/projeto_de_resoluca_002.2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2529/mocao_de_congratulacoes_e_louvor.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2556/mocao_de_congratulacoes_e_louvor_03.2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2564/mocao_de_congratulacoes_e_louvor_no_04.2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2619/mocao_de_congratulacoes_e_louvor_05.2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H107"/>
+  <dimension ref="A1:H188"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="107.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2220,2273 +3113,4379 @@
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>38</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H21" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>100</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="D22" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="F22" t="s">
-[...2 lines deleted...]
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>104</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
         <v>105</v>
       </c>
-      <c r="B23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D23" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>106</v>
       </c>
       <c r="H23" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>108</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>109</v>
       </c>
       <c r="D24" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>110</v>
       </c>
       <c r="H24" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>112</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>113</v>
       </c>
       <c r="D25" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>114</v>
       </c>
       <c r="H25" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>116</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>22</v>
+        <v>117</v>
       </c>
       <c r="D26" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>81</v>
+        <v>23</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>27</v>
+        <v>121</v>
       </c>
       <c r="D27" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="H27" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>32</v>
+        <v>125</v>
       </c>
       <c r="D28" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="H28" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>129</v>
       </c>
       <c r="D29" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="H29" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>42</v>
+        <v>133</v>
       </c>
       <c r="D30" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="H30" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="D31" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="H31" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>46</v>
+        <v>141</v>
       </c>
       <c r="D32" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>136</v>
+        <v>23</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="H32" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>50</v>
+        <v>145</v>
       </c>
       <c r="D33" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="H33" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>54</v>
+        <v>150</v>
       </c>
       <c r="D34" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>136</v>
+        <v>38</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="H34" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="E35" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="F35" t="s">
-        <v>148</v>
+        <v>18</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="H35" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
       <c r="D36" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="E36" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="F36" t="s">
-        <v>148</v>
+        <v>18</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="H36" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>161</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>162</v>
+      </c>
+      <c r="D37" t="s">
         <v>154</v>
       </c>
-      <c r="B37" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E37" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="F37" t="s">
-        <v>136</v>
+        <v>23</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="H37" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>27</v>
+        <v>166</v>
       </c>
       <c r="D38" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="E38" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="F38" t="s">
-        <v>158</v>
+        <v>23</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="H38" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D39" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="E39" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="F39" t="s">
-        <v>148</v>
+        <v>81</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="H39" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D40" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="E40" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="F40" t="s">
-        <v>81</v>
+        <v>23</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="H40" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D41" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="E41" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="F41" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="H41" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>132</v>
+        <v>37</v>
       </c>
       <c r="D42" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="E42" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="F42" t="s">
-        <v>171</v>
+        <v>18</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="H42" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D43" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="E43" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="F43" t="s">
-        <v>175</v>
+        <v>23</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="H43" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>50</v>
+        <v>185</v>
       </c>
       <c r="D44" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="E44" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="F44" t="s">
-        <v>179</v>
+        <v>23</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="H44" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="D45" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="E45" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="F45" t="s">
-        <v>148</v>
+        <v>189</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="H45" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="D46" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="E46" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="F46" t="s">
-        <v>148</v>
+        <v>189</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="H46" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="D47" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="E47" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="F47" t="s">
-        <v>148</v>
+        <v>189</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="H47" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="D48" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="E48" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="F48" t="s">
-        <v>192</v>
+        <v>23</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="H48" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="D49" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="E49" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="F49" t="s">
-        <v>148</v>
+        <v>23</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="H49" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="D50" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="E50" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="F50" t="s">
-        <v>148</v>
+        <v>23</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="H50" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="D51" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="E51" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="F51" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="H51" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="D52" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="E52" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="F52" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H52" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="D53" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="E53" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="F53" t="s">
-        <v>192</v>
+        <v>18</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="H53" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="D54" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="E54" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="F54" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="H54" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>215</v>
+        <v>89</v>
       </c>
       <c r="D55" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="E55" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="F55" t="s">
-        <v>192</v>
+        <v>23</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="H55" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>219</v>
+        <v>17</v>
       </c>
       <c r="D56" t="s">
-        <v>146</v>
+        <v>223</v>
       </c>
       <c r="E56" t="s">
-        <v>147</v>
+        <v>224</v>
       </c>
       <c r="F56" t="s">
-        <v>192</v>
+        <v>225</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H56" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
+        <v>162</v>
+      </c>
+      <c r="D57" t="s">
         <v>223</v>
       </c>
-      <c r="D57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" t="s">
-        <v>147</v>
+        <v>224</v>
       </c>
       <c r="F57" t="s">
-        <v>18</v>
+        <v>225</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="H57" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>227</v>
+        <v>22</v>
       </c>
       <c r="D58" t="s">
-        <v>146</v>
+        <v>223</v>
       </c>
       <c r="E58" t="s">
-        <v>147</v>
+        <v>224</v>
       </c>
       <c r="F58" t="s">
-        <v>136</v>
+        <v>189</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="H58" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>231</v>
+        <v>27</v>
       </c>
       <c r="D59" t="s">
-        <v>146</v>
+        <v>223</v>
       </c>
       <c r="E59" t="s">
-        <v>147</v>
+        <v>224</v>
       </c>
       <c r="F59" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="H59" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>236</v>
+        <v>32</v>
       </c>
       <c r="D60" t="s">
-        <v>146</v>
+        <v>223</v>
       </c>
       <c r="E60" t="s">
-        <v>147</v>
+        <v>224</v>
       </c>
       <c r="F60" t="s">
-        <v>192</v>
+        <v>225</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="H60" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>240</v>
+        <v>37</v>
       </c>
       <c r="D61" t="s">
-        <v>146</v>
+        <v>223</v>
       </c>
       <c r="E61" t="s">
-        <v>147</v>
+        <v>224</v>
       </c>
       <c r="F61" t="s">
-        <v>192</v>
+        <v>81</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="H61" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="D62" t="s">
-        <v>244</v>
+        <v>223</v>
       </c>
       <c r="E62" t="s">
+        <v>224</v>
+      </c>
+      <c r="F62" t="s">
+        <v>18</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="F62" t="s">
-[...2 lines deleted...]
-      <c r="G62" s="1" t="s">
+      <c r="H62" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>247</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>185</v>
+      </c>
+      <c r="D63" t="s">
+        <v>223</v>
+      </c>
+      <c r="E63" t="s">
+        <v>224</v>
+      </c>
+      <c r="F63" t="s">
         <v>248</v>
-      </c>
-[...13 lines deleted...]
-        <v>148</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>249</v>
       </c>
       <c r="H63" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>251</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>113</v>
+        <v>46</v>
       </c>
       <c r="D64" t="s">
-        <v>244</v>
+        <v>223</v>
       </c>
       <c r="E64" t="s">
-        <v>245</v>
+        <v>224</v>
       </c>
       <c r="F64" t="s">
-        <v>148</v>
+        <v>252</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="H64" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>255</v>
+        <v>50</v>
       </c>
       <c r="D65" t="s">
-        <v>244</v>
+        <v>223</v>
       </c>
       <c r="E65" t="s">
-        <v>245</v>
+        <v>224</v>
       </c>
       <c r="F65" t="s">
-        <v>192</v>
+        <v>256</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="H65" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>259</v>
+        <v>54</v>
       </c>
       <c r="D66" t="s">
-        <v>244</v>
+        <v>223</v>
       </c>
       <c r="E66" t="s">
-        <v>245</v>
+        <v>224</v>
       </c>
       <c r="F66" t="s">
-        <v>148</v>
+        <v>225</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>260</v>
       </c>
       <c r="H66" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>262</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="D67" t="s">
-        <v>244</v>
+        <v>223</v>
       </c>
       <c r="E67" t="s">
-        <v>245</v>
+        <v>224</v>
       </c>
       <c r="F67" t="s">
-        <v>18</v>
+        <v>225</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>263</v>
       </c>
       <c r="H67" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>265</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="D68" t="s">
-        <v>244</v>
+        <v>223</v>
       </c>
       <c r="E68" t="s">
-        <v>245</v>
+        <v>224</v>
       </c>
       <c r="F68" t="s">
-        <v>148</v>
+        <v>225</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H68" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>268</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>42</v>
+        <v>72</v>
       </c>
       <c r="D69" t="s">
-        <v>244</v>
+        <v>223</v>
       </c>
       <c r="E69" t="s">
-        <v>245</v>
+        <v>224</v>
       </c>
       <c r="F69" t="s">
-        <v>148</v>
+        <v>269</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="H69" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>272</v>
+        <v>76</v>
       </c>
       <c r="D70" t="s">
+        <v>223</v>
+      </c>
+      <c r="E70" t="s">
+        <v>224</v>
+      </c>
+      <c r="F70" t="s">
+        <v>225</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="E70" t="s">
+      <c r="H70" t="s">
         <v>274</v>
-      </c>
-[...7 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>275</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>80</v>
+      </c>
+      <c r="D71" t="s">
+        <v>223</v>
+      </c>
+      <c r="E71" t="s">
+        <v>224</v>
+      </c>
+      <c r="F71" t="s">
+        <v>225</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H71" t="s">
         <v>277</v>
-      </c>
-[...19 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>282</v>
+        <v>85</v>
       </c>
       <c r="D72" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E72" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F72" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="H72" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>286</v>
+        <v>89</v>
       </c>
       <c r="D73" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E73" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F73" t="s">
-        <v>18</v>
+        <v>282</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="H73" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>290</v>
+        <v>93</v>
       </c>
       <c r="D74" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E74" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F74" t="s">
-        <v>64</v>
+        <v>269</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="H74" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>294</v>
+        <v>97</v>
       </c>
       <c r="D75" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E75" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F75" t="s">
-        <v>64</v>
+        <v>269</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="H75" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>298</v>
+        <v>101</v>
       </c>
       <c r="D76" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E76" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F76" t="s">
-        <v>33</v>
+        <v>269</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="H76" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>302</v>
+        <v>105</v>
       </c>
       <c r="D77" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E77" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F77" t="s">
-        <v>38</v>
+        <v>269</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="H77" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>306</v>
+        <v>109</v>
       </c>
       <c r="D78" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E78" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F78" t="s">
-        <v>232</v>
+        <v>18</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>307</v>
+        <v>298</v>
       </c>
       <c r="H78" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>310</v>
+        <v>113</v>
       </c>
       <c r="D79" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E79" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F79" t="s">
-        <v>232</v>
+        <v>189</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="H79" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>314</v>
+        <v>117</v>
       </c>
       <c r="D80" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E80" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F80" t="s">
-        <v>81</v>
+        <v>146</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
       <c r="H80" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>318</v>
+        <v>121</v>
       </c>
       <c r="D81" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E81" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F81" t="s">
-        <v>55</v>
+        <v>269</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>319</v>
+        <v>307</v>
       </c>
       <c r="H81" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>321</v>
+        <v>309</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>322</v>
+        <v>129</v>
       </c>
       <c r="D82" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E82" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F82" t="s">
-        <v>23</v>
+        <v>269</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>323</v>
+        <v>310</v>
       </c>
       <c r="H82" t="s">
-        <v>324</v>
+        <v>311</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>325</v>
+        <v>312</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>326</v>
+        <v>133</v>
       </c>
       <c r="D83" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E83" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F83" t="s">
-        <v>33</v>
+        <v>269</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>327</v>
+        <v>313</v>
       </c>
       <c r="H83" t="s">
-        <v>328</v>
+        <v>314</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>329</v>
+        <v>315</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>330</v>
+        <v>316</v>
       </c>
       <c r="D84" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E84" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F84" t="s">
-        <v>18</v>
+        <v>269</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>331</v>
+        <v>317</v>
       </c>
       <c r="H84" t="s">
-        <v>332</v>
+        <v>318</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>333</v>
+        <v>319</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>334</v>
+        <v>137</v>
       </c>
       <c r="D85" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E85" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F85" t="s">
-        <v>18</v>
+        <v>269</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>335</v>
+        <v>320</v>
       </c>
       <c r="H85" t="s">
-        <v>336</v>
+        <v>321</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>337</v>
+        <v>322</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>338</v>
+        <v>141</v>
       </c>
       <c r="D86" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E86" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F86" t="s">
-        <v>23</v>
+        <v>269</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>339</v>
+        <v>323</v>
       </c>
       <c r="H86" t="s">
-        <v>340</v>
+        <v>324</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>341</v>
+        <v>325</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>342</v>
+        <v>145</v>
       </c>
       <c r="D87" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E87" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F87" t="s">
-        <v>18</v>
+        <v>326</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>343</v>
+        <v>327</v>
       </c>
       <c r="H87" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>345</v>
+        <v>329</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>346</v>
+        <v>150</v>
       </c>
       <c r="D88" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E88" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F88" t="s">
-        <v>136</v>
+        <v>81</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>347</v>
+        <v>330</v>
       </c>
       <c r="H88" t="s">
-        <v>348</v>
+        <v>331</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>349</v>
+        <v>332</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>350</v>
+        <v>333</v>
       </c>
       <c r="D89" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E89" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F89" t="s">
-        <v>55</v>
+        <v>146</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>351</v>
+        <v>334</v>
       </c>
       <c r="H89" t="s">
-        <v>352</v>
+        <v>335</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>353</v>
+        <v>336</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="D90" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E90" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F90" t="s">
-        <v>18</v>
+        <v>338</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>355</v>
+        <v>339</v>
       </c>
       <c r="H90" t="s">
-        <v>356</v>
+        <v>340</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>357</v>
+        <v>341</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>358</v>
+        <v>342</v>
       </c>
       <c r="D91" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E91" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F91" t="s">
-        <v>55</v>
+        <v>81</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>359</v>
+        <v>343</v>
       </c>
       <c r="H91" t="s">
-        <v>360</v>
+        <v>344</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>361</v>
+        <v>345</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>362</v>
+        <v>346</v>
       </c>
       <c r="D92" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E92" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F92" t="s">
-        <v>232</v>
+        <v>269</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>363</v>
+        <v>347</v>
       </c>
       <c r="H92" t="s">
-        <v>364</v>
+        <v>348</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>365</v>
+        <v>349</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>366</v>
+        <v>350</v>
       </c>
       <c r="D93" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E93" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F93" t="s">
-        <v>64</v>
+        <v>189</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>367</v>
+        <v>351</v>
       </c>
       <c r="H93" t="s">
-        <v>368</v>
+        <v>352</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>369</v>
+        <v>353</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>370</v>
+        <v>354</v>
       </c>
       <c r="D94" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E94" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F94" t="s">
-        <v>18</v>
+        <v>269</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>371</v>
+        <v>355</v>
       </c>
       <c r="H94" t="s">
-        <v>372</v>
+        <v>356</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>373</v>
+        <v>357</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>374</v>
+        <v>358</v>
       </c>
       <c r="D95" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E95" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F95" t="s">
-        <v>18</v>
+        <v>269</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>375</v>
+        <v>359</v>
       </c>
       <c r="H95" t="s">
-        <v>376</v>
+        <v>360</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>377</v>
+        <v>361</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>378</v>
+        <v>362</v>
       </c>
       <c r="D96" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E96" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F96" t="s">
-        <v>18</v>
+        <v>269</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>379</v>
+        <v>363</v>
       </c>
       <c r="H96" t="s">
-        <v>380</v>
+        <v>364</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>381</v>
+        <v>365</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>382</v>
+        <v>366</v>
       </c>
       <c r="D97" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E97" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F97" t="s">
-        <v>18</v>
+        <v>269</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>383</v>
+        <v>367</v>
       </c>
       <c r="H97" t="s">
-        <v>384</v>
+        <v>368</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>385</v>
+        <v>369</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>386</v>
+        <v>370</v>
       </c>
       <c r="D98" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E98" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F98" t="s">
-        <v>18</v>
+        <v>371</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="H98" t="s">
-        <v>388</v>
+        <v>373</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>389</v>
+        <v>374</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>390</v>
+        <v>375</v>
       </c>
       <c r="D99" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E99" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F99" t="s">
-        <v>18</v>
+        <v>269</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>391</v>
+        <v>376</v>
       </c>
       <c r="H99" t="s">
-        <v>392</v>
+        <v>377</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>393</v>
+        <v>378</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>394</v>
+        <v>379</v>
       </c>
       <c r="D100" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E100" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F100" t="s">
-        <v>232</v>
+        <v>269</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>395</v>
+        <v>380</v>
       </c>
       <c r="H100" t="s">
-        <v>396</v>
+        <v>381</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>397</v>
+        <v>382</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>398</v>
+        <v>383</v>
       </c>
       <c r="D101" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E101" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F101" t="s">
-        <v>136</v>
+        <v>269</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>399</v>
+        <v>384</v>
       </c>
       <c r="H101" t="s">
-        <v>400</v>
+        <v>385</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>401</v>
+        <v>386</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>402</v>
+        <v>17</v>
       </c>
       <c r="D102" t="s">
-        <v>273</v>
+        <v>387</v>
       </c>
       <c r="E102" t="s">
-        <v>274</v>
+        <v>388</v>
       </c>
       <c r="F102" t="s">
-        <v>55</v>
+        <v>225</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>403</v>
+        <v>389</v>
       </c>
       <c r="H102" t="s">
-        <v>404</v>
+        <v>390</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>405</v>
+        <v>391</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>406</v>
+        <v>162</v>
       </c>
       <c r="D103" t="s">
-        <v>273</v>
+        <v>387</v>
       </c>
       <c r="E103" t="s">
-        <v>274</v>
+        <v>388</v>
+      </c>
+      <c r="F103" t="s">
+        <v>225</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>407</v>
+        <v>392</v>
       </c>
       <c r="H103" t="s">
-        <v>408</v>
+        <v>393</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>409</v>
+        <v>394</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>10</v>
+        <v>166</v>
       </c>
       <c r="D104" t="s">
-        <v>410</v>
+        <v>387</v>
       </c>
       <c r="E104" t="s">
-        <v>411</v>
+        <v>388</v>
       </c>
       <c r="F104" t="s">
-        <v>158</v>
+        <v>225</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>412</v>
+        <v>395</v>
       </c>
       <c r="H104" t="s">
-        <v>413</v>
+        <v>396</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>414</v>
+        <v>397</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>17</v>
+        <v>398</v>
       </c>
       <c r="D105" t="s">
-        <v>410</v>
+        <v>387</v>
       </c>
       <c r="E105" t="s">
-        <v>411</v>
+        <v>388</v>
       </c>
       <c r="F105" t="s">
-        <v>81</v>
+        <v>269</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>415</v>
+        <v>399</v>
       </c>
       <c r="H105" t="s">
-        <v>416</v>
+        <v>400</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>417</v>
+        <v>401</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>10</v>
+        <v>402</v>
       </c>
       <c r="D106" t="s">
-        <v>418</v>
+        <v>387</v>
       </c>
       <c r="E106" t="s">
-        <v>419</v>
+        <v>388</v>
       </c>
       <c r="F106" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>420</v>
+        <v>403</v>
       </c>
       <c r="H106" t="s">
-        <v>421</v>
+        <v>404</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>405</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>32</v>
+      </c>
+      <c r="D107" t="s">
+        <v>387</v>
+      </c>
+      <c r="E107" t="s">
+        <v>388</v>
+      </c>
+      <c r="F107" t="s">
+        <v>18</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H107" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>408</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108" t="s">
+        <v>387</v>
+      </c>
+      <c r="E108" t="s">
+        <v>388</v>
+      </c>
+      <c r="F108" t="s">
+        <v>225</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H108" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>411</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>42</v>
+      </c>
+      <c r="D109" t="s">
+        <v>387</v>
+      </c>
+      <c r="E109" t="s">
+        <v>388</v>
+      </c>
+      <c r="F109" t="s">
+        <v>225</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H109" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>414</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>46</v>
+      </c>
+      <c r="D110" t="s">
+        <v>387</v>
+      </c>
+      <c r="E110" t="s">
+        <v>388</v>
+      </c>
+      <c r="F110" t="s">
+        <v>269</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H110" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>417</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>50</v>
+      </c>
+      <c r="D111" t="s">
+        <v>387</v>
+      </c>
+      <c r="E111" t="s">
+        <v>388</v>
+      </c>
+      <c r="F111" t="s">
+        <v>269</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H111" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>420</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>68</v>
+      </c>
+      <c r="D112" t="s">
+        <v>387</v>
+      </c>
+      <c r="E112" t="s">
+        <v>388</v>
+      </c>
+      <c r="F112" t="s">
+        <v>269</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H112" t="s">
         <v>422</v>
       </c>
-      <c r="B107" t="s">
-[...11 lines deleted...]
-      <c r="F107" t="s">
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>423</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>85</v>
+      </c>
+      <c r="D113" t="s">
+        <v>387</v>
+      </c>
+      <c r="E113" t="s">
+        <v>388</v>
+      </c>
+      <c r="F113" t="s">
+        <v>269</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H113" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>426</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>354</v>
+      </c>
+      <c r="D114" t="s">
+        <v>427</v>
+      </c>
+      <c r="E114" t="s">
+        <v>428</v>
+      </c>
+      <c r="F114" t="s">
+        <v>55</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H114" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>431</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>358</v>
+      </c>
+      <c r="D115" t="s">
+        <v>427</v>
+      </c>
+      <c r="E115" t="s">
+        <v>428</v>
+      </c>
+      <c r="F115" t="s">
+        <v>55</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H115" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>434</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>362</v>
+      </c>
+      <c r="D116" t="s">
+        <v>427</v>
+      </c>
+      <c r="E116" t="s">
+        <v>428</v>
+      </c>
+      <c r="F116" t="s">
+        <v>189</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H116" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>437</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>366</v>
+      </c>
+      <c r="D117" t="s">
+        <v>427</v>
+      </c>
+      <c r="E117" t="s">
+        <v>428</v>
+      </c>
+      <c r="F117" t="s">
+        <v>18</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H117" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>440</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>441</v>
+      </c>
+      <c r="D118" t="s">
+        <v>427</v>
+      </c>
+      <c r="E118" t="s">
+        <v>428</v>
+      </c>
+      <c r="F118" t="s">
+        <v>64</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H118" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>444</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>445</v>
+      </c>
+      <c r="D119" t="s">
+        <v>427</v>
+      </c>
+      <c r="E119" t="s">
+        <v>428</v>
+      </c>
+      <c r="F119" t="s">
+        <v>64</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H119" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>448</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>449</v>
+      </c>
+      <c r="D120" t="s">
+        <v>427</v>
+      </c>
+      <c r="E120" t="s">
+        <v>428</v>
+      </c>
+      <c r="F120" t="s">
         <v>33</v>
       </c>
-      <c r="G107" s="1" t="s">
-[...3 lines deleted...]
-        <v>424</v>
+      <c r="G120" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H120" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>452</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>453</v>
+      </c>
+      <c r="D121" t="s">
+        <v>427</v>
+      </c>
+      <c r="E121" t="s">
+        <v>428</v>
+      </c>
+      <c r="F121" t="s">
+        <v>38</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H121" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>456</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>457</v>
+      </c>
+      <c r="D122" t="s">
+        <v>427</v>
+      </c>
+      <c r="E122" t="s">
+        <v>428</v>
+      </c>
+      <c r="F122" t="s">
+        <v>146</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H122" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>460</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>461</v>
+      </c>
+      <c r="D123" t="s">
+        <v>427</v>
+      </c>
+      <c r="E123" t="s">
+        <v>428</v>
+      </c>
+      <c r="F123" t="s">
+        <v>146</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H123" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>464</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>465</v>
+      </c>
+      <c r="D124" t="s">
+        <v>427</v>
+      </c>
+      <c r="E124" t="s">
+        <v>428</v>
+      </c>
+      <c r="F124" t="s">
+        <v>81</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H124" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>468</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>469</v>
+      </c>
+      <c r="D125" t="s">
+        <v>427</v>
+      </c>
+      <c r="E125" t="s">
+        <v>428</v>
+      </c>
+      <c r="F125" t="s">
+        <v>55</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H125" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>472</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>473</v>
+      </c>
+      <c r="D126" t="s">
+        <v>427</v>
+      </c>
+      <c r="E126" t="s">
+        <v>428</v>
+      </c>
+      <c r="F126" t="s">
+        <v>23</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H126" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>476</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>477</v>
+      </c>
+      <c r="D127" t="s">
+        <v>427</v>
+      </c>
+      <c r="E127" t="s">
+        <v>428</v>
+      </c>
+      <c r="F127" t="s">
+        <v>33</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H127" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>480</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>481</v>
+      </c>
+      <c r="D128" t="s">
+        <v>427</v>
+      </c>
+      <c r="E128" t="s">
+        <v>428</v>
+      </c>
+      <c r="F128" t="s">
+        <v>18</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H128" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>484</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>485</v>
+      </c>
+      <c r="D129" t="s">
+        <v>427</v>
+      </c>
+      <c r="E129" t="s">
+        <v>428</v>
+      </c>
+      <c r="F129" t="s">
+        <v>18</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H129" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>488</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>489</v>
+      </c>
+      <c r="D130" t="s">
+        <v>427</v>
+      </c>
+      <c r="E130" t="s">
+        <v>428</v>
+      </c>
+      <c r="F130" t="s">
+        <v>23</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H130" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>492</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>493</v>
+      </c>
+      <c r="D131" t="s">
+        <v>427</v>
+      </c>
+      <c r="E131" t="s">
+        <v>428</v>
+      </c>
+      <c r="F131" t="s">
+        <v>18</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H131" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>496</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>497</v>
+      </c>
+      <c r="D132" t="s">
+        <v>427</v>
+      </c>
+      <c r="E132" t="s">
+        <v>428</v>
+      </c>
+      <c r="F132" t="s">
+        <v>189</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H132" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>500</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>501</v>
+      </c>
+      <c r="D133" t="s">
+        <v>427</v>
+      </c>
+      <c r="E133" t="s">
+        <v>428</v>
+      </c>
+      <c r="F133" t="s">
+        <v>55</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H133" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>504</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>505</v>
+      </c>
+      <c r="D134" t="s">
+        <v>427</v>
+      </c>
+      <c r="E134" t="s">
+        <v>428</v>
+      </c>
+      <c r="F134" t="s">
+        <v>18</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H134" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>508</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>509</v>
+      </c>
+      <c r="D135" t="s">
+        <v>427</v>
+      </c>
+      <c r="E135" t="s">
+        <v>428</v>
+      </c>
+      <c r="F135" t="s">
+        <v>55</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H135" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>512</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>513</v>
+      </c>
+      <c r="D136" t="s">
+        <v>427</v>
+      </c>
+      <c r="E136" t="s">
+        <v>428</v>
+      </c>
+      <c r="F136" t="s">
+        <v>146</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H136" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>516</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>517</v>
+      </c>
+      <c r="D137" t="s">
+        <v>427</v>
+      </c>
+      <c r="E137" t="s">
+        <v>428</v>
+      </c>
+      <c r="F137" t="s">
+        <v>64</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H137" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>520</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>521</v>
+      </c>
+      <c r="D138" t="s">
+        <v>427</v>
+      </c>
+      <c r="E138" t="s">
+        <v>428</v>
+      </c>
+      <c r="F138" t="s">
+        <v>18</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H138" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>524</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>525</v>
+      </c>
+      <c r="D139" t="s">
+        <v>427</v>
+      </c>
+      <c r="E139" t="s">
+        <v>428</v>
+      </c>
+      <c r="F139" t="s">
+        <v>18</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H139" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>528</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>529</v>
+      </c>
+      <c r="D140" t="s">
+        <v>427</v>
+      </c>
+      <c r="E140" t="s">
+        <v>428</v>
+      </c>
+      <c r="F140" t="s">
+        <v>18</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H140" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>532</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>533</v>
+      </c>
+      <c r="D141" t="s">
+        <v>427</v>
+      </c>
+      <c r="E141" t="s">
+        <v>428</v>
+      </c>
+      <c r="F141" t="s">
+        <v>18</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H141" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>536</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>537</v>
+      </c>
+      <c r="D142" t="s">
+        <v>427</v>
+      </c>
+      <c r="E142" t="s">
+        <v>428</v>
+      </c>
+      <c r="F142" t="s">
+        <v>18</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H142" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>540</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>541</v>
+      </c>
+      <c r="D143" t="s">
+        <v>427</v>
+      </c>
+      <c r="E143" t="s">
+        <v>428</v>
+      </c>
+      <c r="F143" t="s">
+        <v>38</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H143" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>544</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>545</v>
+      </c>
+      <c r="D144" t="s">
+        <v>427</v>
+      </c>
+      <c r="E144" t="s">
+        <v>428</v>
+      </c>
+      <c r="F144" t="s">
+        <v>146</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H144" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>548</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>549</v>
+      </c>
+      <c r="D145" t="s">
+        <v>427</v>
+      </c>
+      <c r="E145" t="s">
+        <v>428</v>
+      </c>
+      <c r="F145" t="s">
+        <v>189</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H145" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>552</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>553</v>
+      </c>
+      <c r="D146" t="s">
+        <v>427</v>
+      </c>
+      <c r="E146" t="s">
+        <v>428</v>
+      </c>
+      <c r="F146" t="s">
+        <v>55</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H146" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>556</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>557</v>
+      </c>
+      <c r="D147" t="s">
+        <v>427</v>
+      </c>
+      <c r="E147" t="s">
+        <v>428</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H147" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>560</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>561</v>
+      </c>
+      <c r="D148" t="s">
+        <v>427</v>
+      </c>
+      <c r="E148" t="s">
+        <v>428</v>
+      </c>
+      <c r="F148" t="s">
+        <v>64</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H148" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>564</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>565</v>
+      </c>
+      <c r="D149" t="s">
+        <v>427</v>
+      </c>
+      <c r="E149" t="s">
+        <v>428</v>
+      </c>
+      <c r="F149" t="s">
+        <v>64</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H149" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>568</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>569</v>
+      </c>
+      <c r="D150" t="s">
+        <v>427</v>
+      </c>
+      <c r="E150" t="s">
+        <v>428</v>
+      </c>
+      <c r="F150" t="s">
+        <v>55</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H150" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>572</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>573</v>
+      </c>
+      <c r="D151" t="s">
+        <v>427</v>
+      </c>
+      <c r="E151" t="s">
+        <v>428</v>
+      </c>
+      <c r="F151" t="s">
+        <v>189</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H151" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>576</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>577</v>
+      </c>
+      <c r="D152" t="s">
+        <v>427</v>
+      </c>
+      <c r="E152" t="s">
+        <v>428</v>
+      </c>
+      <c r="F152" t="s">
+        <v>189</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H152" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>580</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>581</v>
+      </c>
+      <c r="D153" t="s">
+        <v>427</v>
+      </c>
+      <c r="E153" t="s">
+        <v>428</v>
+      </c>
+      <c r="F153" t="s">
+        <v>189</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H153" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>584</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>585</v>
+      </c>
+      <c r="D154" t="s">
+        <v>427</v>
+      </c>
+      <c r="E154" t="s">
+        <v>428</v>
+      </c>
+      <c r="F154" t="s">
+        <v>189</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H154" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>588</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>589</v>
+      </c>
+      <c r="D155" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" t="s">
+        <v>38</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H155" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>592</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>593</v>
+      </c>
+      <c r="D156" t="s">
+        <v>427</v>
+      </c>
+      <c r="E156" t="s">
+        <v>428</v>
+      </c>
+      <c r="F156" t="s">
+        <v>33</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H156" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>596</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>597</v>
+      </c>
+      <c r="D157" t="s">
+        <v>427</v>
+      </c>
+      <c r="E157" t="s">
+        <v>428</v>
+      </c>
+      <c r="F157" t="s">
+        <v>33</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H157" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>600</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>601</v>
+      </c>
+      <c r="D158" t="s">
+        <v>427</v>
+      </c>
+      <c r="E158" t="s">
+        <v>428</v>
+      </c>
+      <c r="F158" t="s">
+        <v>55</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H158" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>604</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>605</v>
+      </c>
+      <c r="D159" t="s">
+        <v>427</v>
+      </c>
+      <c r="E159" t="s">
+        <v>428</v>
+      </c>
+      <c r="F159" t="s">
+        <v>55</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H159" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>608</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>609</v>
+      </c>
+      <c r="D160" t="s">
+        <v>427</v>
+      </c>
+      <c r="E160" t="s">
+        <v>428</v>
+      </c>
+      <c r="F160" t="s">
+        <v>55</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H160" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>612</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>613</v>
+      </c>
+      <c r="D161" t="s">
+        <v>427</v>
+      </c>
+      <c r="E161" t="s">
+        <v>428</v>
+      </c>
+      <c r="F161" t="s">
+        <v>189</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H161" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>616</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>617</v>
+      </c>
+      <c r="D162" t="s">
+        <v>427</v>
+      </c>
+      <c r="E162" t="s">
+        <v>428</v>
+      </c>
+      <c r="F162" t="s">
+        <v>189</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H162" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>620</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>621</v>
+      </c>
+      <c r="D163" t="s">
+        <v>427</v>
+      </c>
+      <c r="E163" t="s">
+        <v>428</v>
+      </c>
+      <c r="F163" t="s">
+        <v>64</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H163" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>624</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>625</v>
+      </c>
+      <c r="D164" t="s">
+        <v>427</v>
+      </c>
+      <c r="E164" t="s">
+        <v>428</v>
+      </c>
+      <c r="F164" t="s">
+        <v>81</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H164" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>628</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>629</v>
+      </c>
+      <c r="D165" t="s">
+        <v>427</v>
+      </c>
+      <c r="E165" t="s">
+        <v>428</v>
+      </c>
+      <c r="F165" t="s">
+        <v>189</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H165" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>632</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>633</v>
+      </c>
+      <c r="D166" t="s">
+        <v>427</v>
+      </c>
+      <c r="E166" t="s">
+        <v>428</v>
+      </c>
+      <c r="F166" t="s">
+        <v>18</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H166" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>636</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>637</v>
+      </c>
+      <c r="D167" t="s">
+        <v>427</v>
+      </c>
+      <c r="E167" t="s">
+        <v>428</v>
+      </c>
+      <c r="F167" t="s">
+        <v>64</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H167" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>640</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>641</v>
+      </c>
+      <c r="D168" t="s">
+        <v>427</v>
+      </c>
+      <c r="E168" t="s">
+        <v>428</v>
+      </c>
+      <c r="F168" t="s">
+        <v>18</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H168" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>644</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>645</v>
+      </c>
+      <c r="D169" t="s">
+        <v>427</v>
+      </c>
+      <c r="E169" t="s">
+        <v>428</v>
+      </c>
+      <c r="F169" t="s">
+        <v>18</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H169" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>648</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>649</v>
+      </c>
+      <c r="D170" t="s">
+        <v>427</v>
+      </c>
+      <c r="E170" t="s">
+        <v>428</v>
+      </c>
+      <c r="F170" t="s">
+        <v>18</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H170" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>652</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>653</v>
+      </c>
+      <c r="D171" t="s">
+        <v>427</v>
+      </c>
+      <c r="E171" t="s">
+        <v>428</v>
+      </c>
+      <c r="F171" t="s">
+        <v>18</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H171" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>656</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>657</v>
+      </c>
+      <c r="D172" t="s">
+        <v>427</v>
+      </c>
+      <c r="E172" t="s">
+        <v>428</v>
+      </c>
+      <c r="F172" t="s">
+        <v>55</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H172" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>660</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>661</v>
+      </c>
+      <c r="D173" t="s">
+        <v>427</v>
+      </c>
+      <c r="E173" t="s">
+        <v>428</v>
+      </c>
+      <c r="F173" t="s">
+        <v>189</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H173" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>664</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>665</v>
+      </c>
+      <c r="D174" t="s">
+        <v>427</v>
+      </c>
+      <c r="E174" t="s">
+        <v>428</v>
+      </c>
+      <c r="F174" t="s">
+        <v>18</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H174" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>668</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>669</v>
+      </c>
+      <c r="D175" t="s">
+        <v>427</v>
+      </c>
+      <c r="E175" t="s">
+        <v>428</v>
+      </c>
+      <c r="F175" t="s">
+        <v>18</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H175" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>672</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>673</v>
+      </c>
+      <c r="D176" t="s">
+        <v>427</v>
+      </c>
+      <c r="E176" t="s">
+        <v>428</v>
+      </c>
+      <c r="F176" t="s">
+        <v>55</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H176" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>676</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>677</v>
+      </c>
+      <c r="D177" t="s">
+        <v>427</v>
+      </c>
+      <c r="E177" t="s">
+        <v>428</v>
+      </c>
+      <c r="F177" t="s">
+        <v>23</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H177" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>680</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>681</v>
+      </c>
+      <c r="D178" t="s">
+        <v>427</v>
+      </c>
+      <c r="E178" t="s">
+        <v>428</v>
+      </c>
+      <c r="F178" t="s">
+        <v>189</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H178" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>684</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>685</v>
+      </c>
+      <c r="D179" t="s">
+        <v>427</v>
+      </c>
+      <c r="E179" t="s">
+        <v>428</v>
+      </c>
+      <c r="F179" t="s">
+        <v>189</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H179" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>688</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>689</v>
+      </c>
+      <c r="D180" t="s">
+        <v>427</v>
+      </c>
+      <c r="E180" t="s">
+        <v>428</v>
+      </c>
+      <c r="F180" t="s">
+        <v>189</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H180" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>692</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>693</v>
+      </c>
+      <c r="D181" t="s">
+        <v>427</v>
+      </c>
+      <c r="E181" t="s">
+        <v>428</v>
+      </c>
+      <c r="F181" t="s">
+        <v>18</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H181" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>696</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>697</v>
+      </c>
+      <c r="D182" t="s">
+        <v>427</v>
+      </c>
+      <c r="E182" t="s">
+        <v>428</v>
+      </c>
+      <c r="F182" t="s">
+        <v>18</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H182" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>700</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>10</v>
+      </c>
+      <c r="D183" t="s">
+        <v>701</v>
+      </c>
+      <c r="E183" t="s">
+        <v>702</v>
+      </c>
+      <c r="F183" t="s">
+        <v>235</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H183" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>705</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>17</v>
+      </c>
+      <c r="D184" t="s">
+        <v>701</v>
+      </c>
+      <c r="E184" t="s">
+        <v>702</v>
+      </c>
+      <c r="F184" t="s">
+        <v>81</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H184" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>708</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>10</v>
+      </c>
+      <c r="D185" t="s">
+        <v>709</v>
+      </c>
+      <c r="E185" t="s">
+        <v>710</v>
+      </c>
+      <c r="F185" t="s">
+        <v>146</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H185" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>713</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>162</v>
+      </c>
+      <c r="D186" t="s">
+        <v>709</v>
+      </c>
+      <c r="E186" t="s">
+        <v>710</v>
+      </c>
+      <c r="F186" t="s">
+        <v>33</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H186" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>716</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>166</v>
+      </c>
+      <c r="D187" t="s">
+        <v>709</v>
+      </c>
+      <c r="E187" t="s">
+        <v>710</v>
+      </c>
+      <c r="F187" t="s">
+        <v>81</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H187" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>719</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>398</v>
+      </c>
+      <c r="D188" t="s">
+        <v>709</v>
+      </c>
+      <c r="E188" t="s">
+        <v>710</v>
+      </c>
+      <c r="F188" t="s">
+        <v>146</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H188" t="s">
+        <v>721</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4553,50 +7552,131 @@
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>