--- v2 (2026-06-23)
+++ v3 (2026-06-23)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1503" uniqueCount="722">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1526" uniqueCount="731">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -78,57 +78,96 @@
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2456/indicacao_01.2026.pdf</t>
   </si>
   <si>
     <t>Indicado ao Senhor Prefeito Municipal que determine, com urgência, a imediata inclusão e o enquadramento das Educadoras Infantis - servidoras das creches e pré-escolas - na carreira do magistério, garantindo-lhes:  _x000D_
 - piso salarial nacional do Magistério;_x000D_
 - o enquadramento nos planos de carreira;_x000D_
 - o reconhecimento funcional conforme a legislação vigente.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Karla Francisca Vieira Araújo</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2457/indicacao_02.2026.pdf</t>
   </si>
   <si>
     <t>Indicado que seja encaminhado a essa casa legislativa projeto de lei que autorize o pagamento retroativo das vantagens pessoais aos servidores do municipio suspensas durante a pandemia de COVID-19, nos termos da Lei Completar federal n° 226 de 12 de de janeiro de 2026.</t>
   </si>
   <si>
+    <t>2640</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Gustavo Henrique de Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2640/indicacao_03.2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Indicado que seja oficiado o Exmo. Senhor Prefeito para que determine à Secretaria Municipal de Saúde a implementação do pagamento do Incentivo Financeiro Adicional - IFA aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE), bem com que seja elaborada e encaminhado a esta Casa de Leis um Projeto de Lei Autorizativo, regulamentando de forma clara e definitiva o repasse anual dessa verba aos aos profissionais comtemplados.</t>
+  </si>
+  <si>
+    <t>2642</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Janaina Geralda Silveira</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2642/indicacao_05.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicado que seja oficiado o Exmo. Senhor Prefeito para providencie a instalação de uma guarita no Bairro Aeroporto, destinada a abrigar os municípes que aguardam trasnporte escolar, vans e lotação, especialmente mães, crianças e idosos, os quais atualmente permanecem expostos às intempéries, como sol intenso e chuvas, situação que compromete o conforto, a segurança e a dignidade da população.</t>
+  </si>
+  <si>
+    <t>2641</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2641/indicacao_06.2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Requerido que seja oficiado Exmo. Sr. Prefeito para que providencie a instalação de placas de sinalização no entorno do prédio do Proinfância, tendo em vista a intensa circulação de veículos e pedestres no local.</t>
+  </si>
+  <si>
     <t>2488</t>
   </si>
   <si>
     <t>7</t>
-  </si>
-[...1 lines deleted...]
-    <t>Janaina Geralda Silveira</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2488/indicacao_07.02026.pdf</t>
   </si>
   <si>
     <t>Reiterar as indicações já apresentadas, solicita que seja oficiado o Exmo. Sr. Prefeito para que instalação de corrimão nas escadarias do Morro da Capelinha, tendo em vista que diversos idosos e moradores relatam dificuldades de acesso e risco de acidentes no local.”</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Kennedy Martins de Medeiros, Liu</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2489/indicacao_08.2026.pdf</t>
   </si>
   <si>
     <t>Requerido que seja oficiado o Exmo. Prefeito para que providencie a instalação de equipamentos de ginástica e do sistema de monitoramento “Olho Vivo' na Praça Dagmar Giordani Gontijo, situada na Avenida Prefeito José Isidoro Pinto, no Residencial Santa Cruz.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
@@ -506,53 +545,50 @@
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2462/requerimento_01.2026_karla.pdf</t>
   </si>
   <si>
     <t>Nos termos do 41, § 1º inciso VIII, e 35 § 1º da Lei Orgânica do Municipio, propõe-se a CONVOCAÇÃO da Controladora Interna do municipio, Sra. DÉBORAH JEMIMA MOREIRA, nessa casa de leis na reunião ordinária do dia 24/02/2026, a fim de prestar os seguintes esclarecimentos: _x000D_
 . Informações gerais sobre as atividades da Controladoria Interna, incluindo métodos de acompanhamento, rotinas de fiscalização e funcionamento do sistema de controle interno._x000D_
 . Esclarecimentos acerca da execução orçamentária e financeira do Município, especialmente quanto ao acompanhamento realizado pela Controladoria e às eventuais recomendações emitidas aos setores administrativos._x000D_
 . Relato sintético sobre auditorias, análises e procedimentos internos realizados, bem como eventuais inconsistências identificadas e medidas adotadas para correção ou prevenção.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2463/requerimento_0.2026_karla.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, no exercício de seu mandato nesta Casa Legislativa, com fundamento no artigo 158, inciso III, do Regimento Interno da Câmara Municipal de Dores do Indaiá/MG, bem como nas prerrogativas fiscalizatórias conferidas ao Poder Legislativo, vem respeitosamente requerer que sejam encaminhadas informações detalhadas e documentos referentes à compra/aquisição do imóvel da  Escola Municipal Benjamim Guimarães, recentemente divulgada nas redes sociais oficiais do Município.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2464/requerimento_03.2026_janaina.pdf</t>
   </si>
   <si>
     <t>Requerimento 03/2026 - Conforme informações recebidas, dois veículos Chevrolet Spin, que se encontram no município de Bom Despacho/MG, e um veículo Fiat Argo foram encaminhados para revisão, motivo pelo qual não estão sendo utilizados pelos serviços municipais.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2465/requerimento_04.2026_janaina.pdf</t>
   </si>
   <si>
     <t>Requerimento 04/2026 - requer-se o envio de ofício ao Exmo. Sr. Prefeito Municipal para que preste   informações e esclarecimentos referentes às políticas públicas voltadas ao desenvolvimento rural e à agricultura familiar no municipio.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2487/requerimento_07.2026.pdf</t>
   </si>
   <si>
     <t>Requerido vista de 15 dias do veto integral oa Projeto de Lei nº 55/2025 que: “autoriza o Município de Dores do Indaiá/MG a fornecer medicamentos e realizar exames da rede pública de saúde a usuários que apresentem receitas ou pedidos prescritos por médicos particulares, conveniados ou cooperados a planos de saúde, ainda que não atendidos pelo SUS.</t>
@@ -587,53 +623,50 @@
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2545/requerimento_11.2026.pdf</t>
   </si>
   <si>
     <t>Requerido que seja enviado ofício ao Exmo. Sr. Prefeito Municipal para envie informações sobre a operacionalização do transporte escolar público e quantidade de alunos da zona rural.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2546/requerimento_12.2026.pdf</t>
   </si>
   <si>
     <t>Requerido envio de ofício ao Exmo. Sr. Prefeito para que para que sejam prestadas as seguintes informações e encaminhados  documentos sobre a aplicação de recursos públicos vinculados à política de patrimônio cultural do município.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>Gustavo Henrique de Oliveira</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2548/requerimento_13.2026.pdf</t>
   </si>
   <si>
     <t>Requerido que seja enviado expediente ao Poder Executivo Municipal, bem como à Secretaria Municipal competente, para que prestem informações acerca da atual situação do Loteamento Hélio Carneiro, especialmente no que se refere à infraestrutura urbana, providências administrativas adotadas e eventual previdão de regularização das pedências existente no local.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2549/requerimento_14.2026.pdf</t>
   </si>
   <si>
     <t>Requerido que seja encaminhado expediente à Secretaria Municipal de Saúde, para que preste informações detalhadas acerca da disponibilização armazenamento, logística e procedimentos relacionados ao soro antiofídico no âmbito do Município.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2550/requerimento_15.2026.pdf</t>
   </si>
   <si>
     <t>Requerido que seja encaminhado expediente ao Poder Executivo Municipal, bem com à secretaria municipal competente, para que prestem informações acerca da manutenção, recuperação e condições de trafegabilidade das estradas rurais das regiões de Coelhos, Quati e Campo Alegre ressalvando que esta Casa Legislativa já apresentou diversas indicações solicitando providências quanto á manutenção das mencionadas estradas rurais, demonstrando que a matéria não é recente e que reiterada preocupação do Poder Legislativo com a população atingida.</t>
   </si>
   <si>
     <t>2562</t>
@@ -1214,63 +1247,57 @@
   <si>
     <t>APROVADA - "Autoriza a recomposição da perda inflacionária  dos servidores públicos da administração direta e indireta do município de Dores do Indaiá  - Minas Gerais e dá outras providências "</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2444/projeto_de_lei_complementar_03.2026.pdf</t>
   </si>
   <si>
     <t>APROVADO - "AUTORIZA O PAGAMENTO DE COMPLEMENTO SALARIAL AOS SERVIDORES QUE RECEBEM REMUNERAÇÃO INFERIOR AO SALÁRIO-MÍNIMO NACIONAL"</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2445/projeto_de_lei_complementar_04.2026.pdf</t>
   </si>
   <si>
     <t>APROVADO - "REGULAMENTA E FIXA O PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E DOS AGENTES DE COMBATE A ENDEMIAS (ACE) DO MUNICÍPIO DE DORES DO INDAIÁ - MINAS GERAIS, PARA O EXERCÍCIO DE 2026, NOS TERMOS DA EMENDA CONSTITUCIONAL Nº 120/2022 E DÁ OUTRAS PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2533/projeto_de_lei_complementar_05.2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 79, de 22 de março de 2019, que dispõe sobre os planos de cargos da carreiras e remuneração dos servidores das áreas administrativa, operacional, assistência social e cargos em comissão do município de Dores do Indaiá, e dá outras providências.</t>
   </si>
   <si>
     <t>2446</t>
-  </si>
-[...1 lines deleted...]
-    <t>6</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2446/projeto_de_lei_complementar_06.2026.pdf</t>
   </si>
   <si>
     <t>APROVADO - "Altera a Lei Complementar n°81, de 22 de Março de 2019 e alterações posteriores, que dispõe sobre o plano de carreira e remuneração dos servidores da educação do município de Dores do Indaiá-MG, e dá outras providências "</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2472/projeto_de_lei_compl_09.26_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 09/2026 - "Autoriza a recomposição da perda inflacionaria, acrescida de aumento real, aplicada aos vencimentos e gratificaçoes dos servidores do Poder Legislativo de Dores do Indaia - MG".</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2495/projeto_de_lei_complementar_10.2026.pdf</t>
   </si>
   <si>
     <t>Ofício 56/2026 -  encaminha Projeto de Lei Complementar 10/2026: “Autoriza a doação onerosa de imóvel público municipal à empresa Giro Comercial (Richardo Gabriel Giro-me), concede incentivos fiscais e dá outrs providências."</t>
   </si>
@@ -2539,56 +2566,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2456/indicacao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2457/indicacao_02.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2488/indicacao_07.02026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2489/indicacao_08.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2490/indicacao_09.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2499/indicacao_10.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2500/indicacao_11.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2511/indicacao_13.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2512/indicacao_14.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2517/indicacao_15.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2518/indicacao_16.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2519/indicacao_17.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2520/indicacao_18.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2521/indicacao_19.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2522/indicacao_20.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2534/indicacao_21.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2535/indicacao_22.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2536/indicacao_23.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2537/indicacao_24.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2547/indicacao_25.2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2559/indicacao_26.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2560/indicacao_27.2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2561/indicacao_28.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2570/indicacao_29.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2571/indicacao_30.2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2573/indicacao_31.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2572/indicacao_32.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2574/indicacao_33.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2575/indicacao_34.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2620/indicacao_36.2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2621/indicacao_37.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2628/indicacao_38.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2629/indicacao_39.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2462/requerimento_01.2026_karla.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2463/requerimento_0.2026_karla.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2464/requerimento_03.2026_janaina.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2465/requerimento_04.2026_janaina.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2487/requerimento_07.2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2509/requerimento_08.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2510/requerimento_09.2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2544/requerimento_10.2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2545/requerimento_11.2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2546/requerimento_12.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2548/requerimento_13.2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2549/requerimento_14.2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2550/requerimento_15.2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2562/requerimento_16.2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2563/requerimento_17.2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2576/requerimento_18.2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2577/requerimento_19.2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2578/requerimento_20.2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2632/requerimento_21.2026_2.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2633/requerimento_22.2026_2.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2630/requerimento_23.2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2467/projeto_de_lei_02.2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2468/projeto_de_lei_03.2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2469/projeto_de_lei_07.2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2470/projeto_de_lei_08.2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2474/projeto_de_lei_09.2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2471/projeto_de_lei_10.2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2475/projeto_de_lei_11.2026_karla.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2476/projeto_de_lei_12.2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2477/projeto_de_lei_13.2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2478/projeto_de_lei_14.2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2479/projeto_de_lei_15.2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2480/projeto_de_lei_16.2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2481/projeto_de_lei_17.2026_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2482/projeto_de_lei_19.2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2483/projeto_de_lei_20.2026_2.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2498/projeto_de_lei_21.2026_2.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2497/projeto_de_lei_22.2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2505/projeto_de_lei_23.2026_gustavo_e_kennedy.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2506/projeto_de_lei_24.2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2507/projeto_de_lei_23.2026_gustavo_e_kennedy.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2526/projeto_de_lei_26.2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2532/projeto_de_lei_27.2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2515/projeto_de_lei_28.2026_karla.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2516/projeto_de_lei_29.2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2527/projeto_de_lei_30.2026_tuca.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2590/projeto_de_lei_31.2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2591/projeto_de_lei_33.2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2592/projeto_de_lei_34.2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2558/projeto_de_lei_35.2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2557/projeto_de_lei_36.2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2593/projeto_de_lei_37.2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2594/projeto_de_lei_38.2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2595/projeto_de_lei_39.2026_2.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2596/projeto_de_lei_40.2026_tuca.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2597/projeto_de_lei_41.2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2598/projeto_de_lei_42.2026_liu.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2599/projeto_de_lei_43.2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2600/projeto_de_lei_44.2026_gustavo_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2601/projeto_de_lei_45.2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2602/projeto_de_lei_46.2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2634/projeto_de_lei_47.2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2635/projeto_de_lei_48.2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2636/projeto_de_lei_49.2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2637/projeto_de_lei_50.2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2638/projeto_de_lei_50.2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2639/projeto_de_lei_52.2026_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2443/projeto_de_lei_complementar_02.2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2444/projeto_de_lei_complementar_03.2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2445/projeto_de_lei_complementar_04.2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2533/projeto_de_lei_complementar_05.2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2446/projeto_de_lei_complementar_06.2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2472/projeto_de_lei_compl_09.26_1.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2495/projeto_de_lei_complementar_10.2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2496/projeto_de_lei_compl_11.2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2603/projeto_de_lei_compl_13.2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2604/projeto_de_lei_compl_14.2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2605/projeto_de_lei_compl_18.2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2606/projeto_de_lei_compl_22.2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2458/of_045_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2459/of_046_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2460/of_047_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2461/of_048_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2485/oficio_054.2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2486/oficio_055.2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2484/oficio_056.2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2491/oficio_059.2026_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2492/oficio_060.2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2493/oficio_061.2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2494/oficio_064.2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2501/oficio_073.2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2502/oficio_074.2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2503/oficio_075.2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2504/oficio_076.2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2508/oficio_082.2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2513/oficio_89.2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2514/oficio_90.2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2525/oficio_096.2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2523/oficio_097.2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2524/oficio_098.2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2530/oficio_107.2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2531/oficio_108.2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2538/oficio_121.2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2539/oficio_122.2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2540/oficia_123.2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2541/oficio_124.2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2542/oficio_125.2062.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2543/oficio_126.2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2551/oficio_135.2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2552/oficio_136.2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2553/oficio_137.2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2554/oficio_138.2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2555/oficio_140.2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2565/oficio_149.2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2566/oficio_150.2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2567/oficio_151.2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2568/oficio_152.2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2569/oficio_153.2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2579/oficio_158.2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2580/oficio_159.2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2581/oficio_160.2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2582/oficio_161.2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2583/oficio_162.2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2589/oficio_170.2026_2.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2584/oficio_171.2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2585/oficio_172.2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2586/oficio_176.2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2587/oficio_177.2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2588/oficio_179.2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2610/oficio_186.2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2609/oficio_187.2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2608/oficio_188.2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2607/oficio_189.2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2611/oficio_190.2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2612/oficio_191.2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2613/oficio_192.2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2614/oficio_193.2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2615/oficio_207.2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2616/oficio_208.2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2617/oficio_209.2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2618/oficio_210.2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2631/oficio_216.2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2622/oficio_217.2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2623/oficio_218.2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2624/oficio_219.2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2625/oficio_220.2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2626/oficio_221.2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2627/oficio_222.2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2473/projeto_de_resolucao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2528/projeto_de_resoluca_002.2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2529/mocao_de_congratulacoes_e_louvor.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2556/mocao_de_congratulacoes_e_louvor_03.2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2564/mocao_de_congratulacoes_e_louvor_no_04.2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2619/mocao_de_congratulacoes_e_louvor_05.2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2456/indicacao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2457/indicacao_02.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2640/indicacao_03.2026_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2642/indicacao_05.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2641/indicacao_06.2026_2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2488/indicacao_07.02026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2489/indicacao_08.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2490/indicacao_09.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2499/indicacao_10.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2500/indicacao_11.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2511/indicacao_13.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2512/indicacao_14.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2517/indicacao_15.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2518/indicacao_16.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2519/indicacao_17.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2520/indicacao_18.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2521/indicacao_19.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2522/indicacao_20.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2534/indicacao_21.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2535/indicacao_22.2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2536/indicacao_23.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2537/indicacao_24.2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2547/indicacao_25.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2559/indicacao_26.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2560/indicacao_27.2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2561/indicacao_28.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2570/indicacao_29.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2571/indicacao_30.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2573/indicacao_31.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2572/indicacao_32.2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2574/indicacao_33.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2575/indicacao_34.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2620/indicacao_36.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2621/indicacao_37.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2628/indicacao_38.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2629/indicacao_39.2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2462/requerimento_01.2026_karla.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2463/requerimento_0.2026_karla.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2464/requerimento_03.2026_janaina.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2465/requerimento_04.2026_janaina.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2487/requerimento_07.2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2509/requerimento_08.2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2510/requerimento_09.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2544/requerimento_10.2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2545/requerimento_11.2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2546/requerimento_12.2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2548/requerimento_13.2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2549/requerimento_14.2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2550/requerimento_15.2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2562/requerimento_16.2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2563/requerimento_17.2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2576/requerimento_18.2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2577/requerimento_19.2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2578/requerimento_20.2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2632/requerimento_21.2026_2.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2633/requerimento_22.2026_2.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2630/requerimento_23.2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2467/projeto_de_lei_02.2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2468/projeto_de_lei_03.2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2469/projeto_de_lei_07.2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2470/projeto_de_lei_08.2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2474/projeto_de_lei_09.2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2471/projeto_de_lei_10.2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2475/projeto_de_lei_11.2026_karla.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2476/projeto_de_lei_12.2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2477/projeto_de_lei_13.2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2478/projeto_de_lei_14.2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2479/projeto_de_lei_15.2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2480/projeto_de_lei_16.2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2481/projeto_de_lei_17.2026_2.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2482/projeto_de_lei_19.2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2483/projeto_de_lei_20.2026_2.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2498/projeto_de_lei_21.2026_2.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2497/projeto_de_lei_22.2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2505/projeto_de_lei_23.2026_gustavo_e_kennedy.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2506/projeto_de_lei_24.2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2507/projeto_de_lei_23.2026_gustavo_e_kennedy.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2526/projeto_de_lei_26.2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2532/projeto_de_lei_27.2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2515/projeto_de_lei_28.2026_karla.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2516/projeto_de_lei_29.2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2527/projeto_de_lei_30.2026_tuca.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2590/projeto_de_lei_31.2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2591/projeto_de_lei_33.2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2592/projeto_de_lei_34.2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2558/projeto_de_lei_35.2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2557/projeto_de_lei_36.2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2593/projeto_de_lei_37.2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2594/projeto_de_lei_38.2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2595/projeto_de_lei_39.2026_2.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2596/projeto_de_lei_40.2026_tuca.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2597/projeto_de_lei_41.2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2598/projeto_de_lei_42.2026_liu.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2599/projeto_de_lei_43.2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2600/projeto_de_lei_44.2026_gustavo_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2601/projeto_de_lei_45.2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2602/projeto_de_lei_46.2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2634/projeto_de_lei_47.2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2635/projeto_de_lei_48.2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2636/projeto_de_lei_49.2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2637/projeto_de_lei_50.2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2638/projeto_de_lei_50.2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2639/projeto_de_lei_52.2026_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2443/projeto_de_lei_complementar_02.2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2444/projeto_de_lei_complementar_03.2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2445/projeto_de_lei_complementar_04.2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2533/projeto_de_lei_complementar_05.2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2446/projeto_de_lei_complementar_06.2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2472/projeto_de_lei_compl_09.26_1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2495/projeto_de_lei_complementar_10.2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2496/projeto_de_lei_compl_11.2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2603/projeto_de_lei_compl_13.2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2604/projeto_de_lei_compl_14.2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2605/projeto_de_lei_compl_18.2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2606/projeto_de_lei_compl_22.2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2458/of_045_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2459/of_046_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2460/of_047_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2461/of_048_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2485/oficio_054.2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2486/oficio_055.2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2484/oficio_056.2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2491/oficio_059.2026_-_indicacao_verbal.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2492/oficio_060.2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2493/oficio_061.2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2494/oficio_064.2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2501/oficio_073.2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2502/oficio_074.2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2503/oficio_075.2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2504/oficio_076.2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2508/oficio_082.2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2513/oficio_89.2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2514/oficio_90.2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2525/oficio_096.2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2523/oficio_097.2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2524/oficio_098.2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2530/oficio_107.2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2531/oficio_108.2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2538/oficio_121.2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2539/oficio_122.2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2540/oficia_123.2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2541/oficio_124.2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2542/oficio_125.2062.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2543/oficio_126.2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2551/oficio_135.2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2552/oficio_136.2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2553/oficio_137.2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2554/oficio_138.2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2555/oficio_140.2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2565/oficio_149.2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2566/oficio_150.2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2567/oficio_151.2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2568/oficio_152.2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2569/oficio_153.2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2579/oficio_158.2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2580/oficio_159.2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2581/oficio_160.2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2582/oficio_161.2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2583/oficio_162.2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2589/oficio_170.2026_2.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2584/oficio_171.2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2585/oficio_172.2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2586/oficio_176.2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2587/oficio_177.2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2588/oficio_179.2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2610/oficio_186.2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2609/oficio_187.2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2608/oficio_188.2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2607/oficio_189.2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2611/oficio_190.2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2612/oficio_191.2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2613/oficio_192.2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2614/oficio_193.2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2615/oficio_207.2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2616/oficio_208.2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2617/oficio_209.2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2618/oficio_210.2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2631/oficio_216.2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2622/oficio_217.2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2623/oficio_218.2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2624/oficio_219.2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2625/oficio_220.2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2626/oficio_221.2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2627/oficio_222.2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2473/projeto_de_resolucao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2528/projeto_de_resoluca_002.2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2529/mocao_de_congratulacoes_e_louvor.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2556/mocao_de_congratulacoes_e_louvor_03.2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2564/mocao_de_congratulacoes_e_louvor_no_04.2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doresdoindaia.mg.leg.br/media/sapl/public/materialegislativa/2026/2619/mocao_de_congratulacoes_e_louvor_05.2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H188"/>
+  <dimension ref="A1:H191"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="107.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="124" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -2705,4787 +2732,4862 @@
         <v>28</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
-      <c r="F6" t="s">
+      <c r="G6" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H7" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G8" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H8" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>47</v>
       </c>
       <c r="H9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>50</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H11" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>59</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H12" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>63</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
+        <v>51</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H14" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>72</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H15" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>75</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>76</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H16" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H17" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>84</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>85</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>86</v>
       </c>
       <c r="H18" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>88</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>89</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H19" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>92</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>93</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>38</v>
+        <v>94</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H21" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H23" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H28" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H30" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H31" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H32" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>146</v>
+        <v>68</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>147</v>
       </c>
       <c r="H33" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>149</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>150</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>151</v>
       </c>
       <c r="H34" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>153</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>10</v>
+        <v>154</v>
       </c>
       <c r="D35" t="s">
-        <v>154</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>28</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="F35" t="s">
-[...2 lines deleted...]
-      <c r="G35" s="1" t="s">
+      <c r="H35" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>157</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
         <v>158</v>
       </c>
-      <c r="B36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D36" t="s">
-        <v>154</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>155</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>18</v>
+        <v>159</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H36" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D37" t="s">
-        <v>154</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>155</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="H37" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>166</v>
+        <v>10</v>
       </c>
       <c r="D38" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="E38" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="F38" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="H38" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D39" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="E39" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="F39" t="s">
-        <v>81</v>
+        <v>18</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="H39" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D40" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="E40" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="F40" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="H40" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>32</v>
+        <v>178</v>
       </c>
       <c r="D41" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="E41" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="F41" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="H41" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D42" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="E42" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="F42" t="s">
-        <v>18</v>
+        <v>94</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="H42" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D43" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="E43" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="F43" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="H43" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>185</v>
+        <v>45</v>
       </c>
       <c r="D44" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="E44" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="F44" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="H44" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D45" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="E45" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="F45" t="s">
-        <v>189</v>
+        <v>18</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H45" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="D46" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="E46" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="F46" t="s">
-        <v>189</v>
+        <v>28</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H46" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>54</v>
+        <v>197</v>
       </c>
       <c r="D47" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="E47" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="F47" t="s">
-        <v>189</v>
+        <v>28</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="H47" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
         <v>59</v>
       </c>
       <c r="D48" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="E48" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="F48" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="H48" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>63</v>
       </c>
       <c r="D49" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="E49" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="F49" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="H49" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D50" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="E50" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="F50" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="H50" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>72</v>
       </c>
       <c r="D51" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="E51" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="F51" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="H51" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>76</v>
       </c>
       <c r="D52" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="E52" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="F52" t="s">
-        <v>189</v>
+        <v>28</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="H52" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D53" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="E53" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="F53" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="H53" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>85</v>
       </c>
       <c r="D54" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="E54" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="F54" t="s">
-        <v>189</v>
+        <v>18</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="H54" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
         <v>89</v>
       </c>
       <c r="D55" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="E55" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="F55" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="H55" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
       <c r="D56" t="s">
-        <v>223</v>
+        <v>167</v>
       </c>
       <c r="E56" t="s">
-        <v>224</v>
+        <v>168</v>
       </c>
       <c r="F56" t="s">
+        <v>18</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="G56" s="1" t="s">
+      <c r="H56" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>227</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>98</v>
+      </c>
+      <c r="D57" t="s">
+        <v>167</v>
+      </c>
+      <c r="E57" t="s">
+        <v>168</v>
+      </c>
+      <c r="F57" t="s">
+        <v>23</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="B57" t="s">
-[...14 lines deleted...]
-      <c r="G57" s="1" t="s">
+      <c r="H57" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>230</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>102</v>
+      </c>
+      <c r="D58" t="s">
+        <v>167</v>
+      </c>
+      <c r="E58" t="s">
+        <v>168</v>
+      </c>
+      <c r="F58" t="s">
+        <v>28</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="B58" t="s">
-[...14 lines deleted...]
-      <c r="G58" s="1" t="s">
+      <c r="H58" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>233</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>17</v>
+      </c>
+      <c r="D59" t="s">
         <v>234</v>
       </c>
-      <c r="B59" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E59" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F59" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="H59" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D60" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E60" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F60" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H60" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D61" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E61" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F61" t="s">
-        <v>81</v>
+        <v>23</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="H61" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D62" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E62" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F62" t="s">
-        <v>18</v>
+        <v>246</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="H62" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>185</v>
+        <v>45</v>
       </c>
       <c r="D63" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E63" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F63" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="H63" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D64" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E64" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F64" t="s">
-        <v>252</v>
+        <v>94</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>253</v>
       </c>
       <c r="H64" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>255</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="D65" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E65" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="G65" s="1" t="s">
+      <c r="H65" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>258</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>197</v>
+      </c>
+      <c r="D66" t="s">
+        <v>234</v>
+      </c>
+      <c r="E66" t="s">
+        <v>235</v>
+      </c>
+      <c r="F66" t="s">
         <v>259</v>
-      </c>
-[...13 lines deleted...]
-        <v>225</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>260</v>
       </c>
       <c r="H66" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>262</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
         <v>59</v>
       </c>
       <c r="D67" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E67" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F67" t="s">
-        <v>225</v>
+        <v>263</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="H67" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
         <v>63</v>
       </c>
       <c r="D68" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E68" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F68" t="s">
-        <v>225</v>
+        <v>267</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="H68" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="D69" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E69" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F69" t="s">
-        <v>269</v>
+        <v>236</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="H69" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="D70" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E70" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F70" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="H70" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D71" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E71" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F71" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="H71" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>85</v>
       </c>
       <c r="D72" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E72" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F72" t="s">
-        <v>18</v>
+        <v>280</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="H72" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>89</v>
       </c>
       <c r="D73" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E73" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F73" t="s">
-        <v>282</v>
+        <v>236</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="H73" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>93</v>
       </c>
       <c r="D74" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E74" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F74" t="s">
-        <v>269</v>
+        <v>236</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H74" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D75" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E75" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F75" t="s">
-        <v>269</v>
+        <v>18</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="H75" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D76" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E76" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F76" t="s">
-        <v>269</v>
+        <v>293</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="H76" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D77" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E77" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F77" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="H77" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D78" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E78" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F78" t="s">
-        <v>18</v>
+        <v>280</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="H78" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D79" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E79" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F79" t="s">
-        <v>189</v>
+        <v>280</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="H79" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D80" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E80" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F80" t="s">
-        <v>146</v>
+        <v>280</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="H80" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D81" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E81" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F81" t="s">
-        <v>269</v>
+        <v>18</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="H81" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="D82" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E82" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F82" t="s">
-        <v>269</v>
+        <v>23</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="H82" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D83" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E83" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F83" t="s">
-        <v>269</v>
+        <v>159</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="H83" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>316</v>
+        <v>134</v>
       </c>
       <c r="D84" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E84" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F84" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="H84" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="D85" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E85" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F85" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H85" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="D86" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E86" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F86" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="H86" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>145</v>
+        <v>327</v>
       </c>
       <c r="D87" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E87" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F87" t="s">
-        <v>326</v>
+        <v>280</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="H87" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>150</v>
       </c>
       <c r="D88" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E88" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F88" t="s">
-        <v>81</v>
+        <v>280</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="H88" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>333</v>
+        <v>154</v>
       </c>
       <c r="D89" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E89" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F89" t="s">
-        <v>146</v>
+        <v>280</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>334</v>
       </c>
       <c r="H89" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>336</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
+        <v>158</v>
+      </c>
+      <c r="D90" t="s">
+        <v>234</v>
+      </c>
+      <c r="E90" t="s">
+        <v>235</v>
+      </c>
+      <c r="F90" t="s">
         <v>337</v>
       </c>
-      <c r="D90" t="s">
-[...5 lines deleted...]
-      <c r="F90" t="s">
+      <c r="G90" s="1" t="s">
         <v>338</v>
       </c>
-      <c r="G90" s="1" t="s">
+      <c r="H90" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>340</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>163</v>
+      </c>
+      <c r="D91" t="s">
+        <v>234</v>
+      </c>
+      <c r="E91" t="s">
+        <v>235</v>
+      </c>
+      <c r="F91" t="s">
+        <v>94</v>
+      </c>
+      <c r="G91" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="B91" t="s">
-[...2 lines deleted...]
-      <c r="C91" t="s">
+      <c r="H91" t="s">
         <v>342</v>
-      </c>
-[...13 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
+        <v>343</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>344</v>
+      </c>
+      <c r="D92" t="s">
+        <v>234</v>
+      </c>
+      <c r="E92" t="s">
+        <v>235</v>
+      </c>
+      <c r="F92" t="s">
+        <v>159</v>
+      </c>
+      <c r="G92" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="B92" t="s">
-[...2 lines deleted...]
-      <c r="C92" t="s">
+      <c r="H92" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>347</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>348</v>
+      </c>
+      <c r="D93" t="s">
+        <v>234</v>
+      </c>
+      <c r="E93" t="s">
+        <v>235</v>
+      </c>
+      <c r="F93" t="s">
         <v>349</v>
       </c>
-      <c r="B93" t="s">
-[...2 lines deleted...]
-      <c r="C93" t="s">
+      <c r="G93" s="1" t="s">
         <v>350</v>
       </c>
-      <c r="D93" t="s">
-[...8 lines deleted...]
-      <c r="G93" s="1" t="s">
+      <c r="H93" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>352</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
         <v>353</v>
       </c>
-      <c r="B94" t="s">
-[...2 lines deleted...]
-      <c r="C94" t="s">
+      <c r="D94" t="s">
+        <v>234</v>
+      </c>
+      <c r="E94" t="s">
+        <v>235</v>
+      </c>
+      <c r="F94" t="s">
+        <v>94</v>
+      </c>
+      <c r="G94" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="D94" t="s">
-[...8 lines deleted...]
-      <c r="G94" s="1" t="s">
+      <c r="H94" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>356</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
         <v>357</v>
       </c>
-      <c r="B95" t="s">
-[...2 lines deleted...]
-      <c r="C95" t="s">
+      <c r="D95" t="s">
+        <v>234</v>
+      </c>
+      <c r="E95" t="s">
+        <v>235</v>
+      </c>
+      <c r="F95" t="s">
+        <v>280</v>
+      </c>
+      <c r="G95" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="D95" t="s">
-[...8 lines deleted...]
-      <c r="G95" s="1" t="s">
+      <c r="H95" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>360</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
         <v>361</v>
       </c>
-      <c r="B96" t="s">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="D96" t="s">
+        <v>234</v>
+      </c>
+      <c r="E96" t="s">
+        <v>235</v>
+      </c>
+      <c r="F96" t="s">
+        <v>23</v>
+      </c>
+      <c r="G96" s="1" t="s">
         <v>362</v>
       </c>
-      <c r="D96" t="s">
-[...8 lines deleted...]
-      <c r="G96" s="1" t="s">
+      <c r="H96" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>364</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
         <v>365</v>
       </c>
-      <c r="B97" t="s">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="D97" t="s">
+        <v>234</v>
+      </c>
+      <c r="E97" t="s">
+        <v>235</v>
+      </c>
+      <c r="F97" t="s">
+        <v>280</v>
+      </c>
+      <c r="G97" s="1" t="s">
         <v>366</v>
       </c>
-      <c r="D97" t="s">
-[...8 lines deleted...]
-      <c r="G97" s="1" t="s">
+      <c r="H97" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>368</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
         <v>369</v>
       </c>
-      <c r="B98" t="s">
-[...2 lines deleted...]
-      <c r="C98" t="s">
+      <c r="D98" t="s">
+        <v>234</v>
+      </c>
+      <c r="E98" t="s">
+        <v>235</v>
+      </c>
+      <c r="F98" t="s">
+        <v>280</v>
+      </c>
+      <c r="G98" s="1" t="s">
         <v>370</v>
       </c>
-      <c r="D98" t="s">
-[...5 lines deleted...]
-      <c r="F98" t="s">
+      <c r="H98" t="s">
         <v>371</v>
-      </c>
-[...4 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>372</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>373</v>
+      </c>
+      <c r="D99" t="s">
+        <v>234</v>
+      </c>
+      <c r="E99" t="s">
+        <v>235</v>
+      </c>
+      <c r="F99" t="s">
+        <v>280</v>
+      </c>
+      <c r="G99" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="B99" t="s">
-[...2 lines deleted...]
-      <c r="C99" t="s">
+      <c r="H99" t="s">
         <v>375</v>
-      </c>
-[...13 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>376</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>377</v>
+      </c>
+      <c r="D100" t="s">
+        <v>234</v>
+      </c>
+      <c r="E100" t="s">
+        <v>235</v>
+      </c>
+      <c r="F100" t="s">
+        <v>280</v>
+      </c>
+      <c r="G100" s="1" t="s">
         <v>378</v>
       </c>
-      <c r="B100" t="s">
-[...2 lines deleted...]
-      <c r="C100" t="s">
+      <c r="H100" t="s">
         <v>379</v>
-      </c>
-[...13 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>380</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>381</v>
+      </c>
+      <c r="D101" t="s">
+        <v>234</v>
+      </c>
+      <c r="E101" t="s">
+        <v>235</v>
+      </c>
+      <c r="F101" t="s">
         <v>382</v>
       </c>
-      <c r="B101" t="s">
-[...2 lines deleted...]
-      <c r="C101" t="s">
+      <c r="G101" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="D101" t="s">
-[...8 lines deleted...]
-      <c r="G101" s="1" t="s">
+      <c r="H101" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>385</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
         <v>386</v>
       </c>
-      <c r="B102" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D102" t="s">
+        <v>234</v>
+      </c>
+      <c r="E102" t="s">
+        <v>235</v>
+      </c>
+      <c r="F102" t="s">
+        <v>280</v>
+      </c>
+      <c r="G102" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="E102" t="s">
+      <c r="H102" t="s">
         <v>388</v>
-      </c>
-[...7 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>389</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>390</v>
+      </c>
+      <c r="D103" t="s">
+        <v>234</v>
+      </c>
+      <c r="E103" t="s">
+        <v>235</v>
+      </c>
+      <c r="F103" t="s">
+        <v>280</v>
+      </c>
+      <c r="G103" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="B103" t="s">
-[...14 lines deleted...]
-      <c r="G103" s="1" t="s">
+      <c r="H103" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>393</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
         <v>394</v>
       </c>
-      <c r="B104" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D104" t="s">
-        <v>387</v>
+        <v>234</v>
       </c>
       <c r="E104" t="s">
-        <v>388</v>
+        <v>235</v>
       </c>
       <c r="F104" t="s">
-        <v>225</v>
+        <v>280</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>395</v>
       </c>
       <c r="H104" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>397</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
+        <v>17</v>
+      </c>
+      <c r="D105" t="s">
         <v>398</v>
       </c>
-      <c r="D105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E105" t="s">
-        <v>388</v>
+        <v>399</v>
       </c>
       <c r="F105" t="s">
-        <v>269</v>
+        <v>236</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="H105" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>402</v>
+        <v>22</v>
       </c>
       <c r="D106" t="s">
-        <v>387</v>
+        <v>398</v>
       </c>
       <c r="E106" t="s">
-        <v>388</v>
+        <v>399</v>
       </c>
       <c r="F106" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>403</v>
       </c>
       <c r="H106" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>405</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>32</v>
+        <v>178</v>
       </c>
       <c r="D107" t="s">
-        <v>387</v>
+        <v>398</v>
       </c>
       <c r="E107" t="s">
-        <v>388</v>
+        <v>399</v>
       </c>
       <c r="F107" t="s">
-        <v>18</v>
+        <v>236</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>406</v>
       </c>
       <c r="H107" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>408</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D108" t="s">
-        <v>387</v>
+        <v>398</v>
       </c>
       <c r="E108" t="s">
-        <v>388</v>
+        <v>399</v>
       </c>
       <c r="F108" t="s">
-        <v>225</v>
+        <v>280</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>409</v>
       </c>
       <c r="H108" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>411</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D109" t="s">
-        <v>387</v>
+        <v>398</v>
       </c>
       <c r="E109" t="s">
-        <v>388</v>
+        <v>399</v>
       </c>
       <c r="F109" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>412</v>
       </c>
       <c r="H109" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>414</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D110" t="s">
-        <v>387</v>
+        <v>398</v>
       </c>
       <c r="E110" t="s">
-        <v>388</v>
+        <v>399</v>
       </c>
       <c r="F110" t="s">
-        <v>269</v>
+        <v>18</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>415</v>
       </c>
       <c r="H110" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>417</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>50</v>
       </c>
       <c r="D111" t="s">
-        <v>387</v>
+        <v>398</v>
       </c>
       <c r="E111" t="s">
-        <v>388</v>
+        <v>399</v>
       </c>
       <c r="F111" t="s">
-        <v>269</v>
+        <v>236</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>418</v>
       </c>
       <c r="H111" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
         <v>420</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="D112" t="s">
-        <v>387</v>
+        <v>398</v>
       </c>
       <c r="E112" t="s">
-        <v>388</v>
+        <v>399</v>
       </c>
       <c r="F112" t="s">
-        <v>269</v>
+        <v>236</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>421</v>
       </c>
       <c r="H112" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
         <v>423</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="D113" t="s">
-        <v>387</v>
+        <v>398</v>
       </c>
       <c r="E113" t="s">
-        <v>388</v>
+        <v>399</v>
       </c>
       <c r="F113" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>424</v>
       </c>
       <c r="H113" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
         <v>426</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>354</v>
+        <v>63</v>
       </c>
       <c r="D114" t="s">
+        <v>398</v>
+      </c>
+      <c r="E114" t="s">
+        <v>399</v>
+      </c>
+      <c r="F114" t="s">
+        <v>280</v>
+      </c>
+      <c r="G114" s="1" t="s">
         <v>427</v>
       </c>
-      <c r="E114" t="s">
+      <c r="H114" t="s">
         <v>428</v>
-      </c>
-[...7 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
+        <v>429</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>81</v>
+      </c>
+      <c r="D115" t="s">
+        <v>398</v>
+      </c>
+      <c r="E115" t="s">
+        <v>399</v>
+      </c>
+      <c r="F115" t="s">
+        <v>280</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H115" t="s">
         <v>431</v>
-      </c>
-[...19 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
+        <v>432</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>98</v>
+      </c>
+      <c r="D116" t="s">
+        <v>398</v>
+      </c>
+      <c r="E116" t="s">
+        <v>399</v>
+      </c>
+      <c r="F116" t="s">
+        <v>280</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H116" t="s">
         <v>434</v>
-      </c>
-[...19 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
+        <v>435</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>365</v>
+      </c>
+      <c r="D117" t="s">
+        <v>436</v>
+      </c>
+      <c r="E117" t="s">
         <v>437</v>
       </c>
-      <c r="B117" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F117" t="s">
-        <v>18</v>
+        <v>68</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>438</v>
       </c>
       <c r="H117" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>440</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
+        <v>369</v>
+      </c>
+      <c r="D118" t="s">
+        <v>436</v>
+      </c>
+      <c r="E118" t="s">
+        <v>437</v>
+      </c>
+      <c r="F118" t="s">
+        <v>68</v>
+      </c>
+      <c r="G118" s="1" t="s">
         <v>441</v>
       </c>
-      <c r="D118" t="s">
-[...8 lines deleted...]
-      <c r="G118" s="1" t="s">
+      <c r="H118" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
+        <v>443</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>373</v>
+      </c>
+      <c r="D119" t="s">
+        <v>436</v>
+      </c>
+      <c r="E119" t="s">
+        <v>437</v>
+      </c>
+      <c r="F119" t="s">
+        <v>23</v>
+      </c>
+      <c r="G119" s="1" t="s">
         <v>444</v>
       </c>
-      <c r="B119" t="s">
-[...2 lines deleted...]
-      <c r="C119" t="s">
+      <c r="H119" t="s">
         <v>445</v>
-      </c>
-[...13 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>446</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>377</v>
+      </c>
+      <c r="D120" t="s">
+        <v>436</v>
+      </c>
+      <c r="E120" t="s">
+        <v>437</v>
+      </c>
+      <c r="F120" t="s">
+        <v>18</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H120" t="s">
         <v>448</v>
-      </c>
-[...19 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
+        <v>449</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>450</v>
+      </c>
+      <c r="D121" t="s">
+        <v>436</v>
+      </c>
+      <c r="E121" t="s">
+        <v>437</v>
+      </c>
+      <c r="F121" t="s">
+        <v>77</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H121" t="s">
         <v>452</v>
-      </c>
-[...19 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>453</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>454</v>
+      </c>
+      <c r="D122" t="s">
+        <v>436</v>
+      </c>
+      <c r="E122" t="s">
+        <v>437</v>
+      </c>
+      <c r="F122" t="s">
+        <v>77</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H122" t="s">
         <v>456</v>
-      </c>
-[...19 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>457</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>458</v>
+      </c>
+      <c r="D123" t="s">
+        <v>436</v>
+      </c>
+      <c r="E123" t="s">
+        <v>437</v>
+      </c>
+      <c r="F123" t="s">
+        <v>46</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H123" t="s">
         <v>460</v>
-      </c>
-[...19 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
+        <v>461</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>462</v>
+      </c>
+      <c r="D124" t="s">
+        <v>436</v>
+      </c>
+      <c r="E124" t="s">
+        <v>437</v>
+      </c>
+      <c r="F124" t="s">
+        <v>51</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H124" t="s">
         <v>464</v>
-      </c>
-[...19 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
+        <v>465</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>466</v>
+      </c>
+      <c r="D125" t="s">
+        <v>436</v>
+      </c>
+      <c r="E125" t="s">
+        <v>437</v>
+      </c>
+      <c r="F125" t="s">
+        <v>159</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H125" t="s">
         <v>468</v>
-      </c>
-[...19 lines deleted...]
-        <v>471</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
+        <v>469</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>470</v>
+      </c>
+      <c r="D126" t="s">
+        <v>436</v>
+      </c>
+      <c r="E126" t="s">
+        <v>437</v>
+      </c>
+      <c r="F126" t="s">
+        <v>159</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H126" t="s">
         <v>472</v>
-      </c>
-[...19 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
+        <v>473</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>474</v>
+      </c>
+      <c r="D127" t="s">
+        <v>436</v>
+      </c>
+      <c r="E127" t="s">
+        <v>437</v>
+      </c>
+      <c r="F127" t="s">
+        <v>94</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H127" t="s">
         <v>476</v>
-      </c>
-[...19 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
+        <v>477</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>478</v>
+      </c>
+      <c r="D128" t="s">
+        <v>436</v>
+      </c>
+      <c r="E128" t="s">
+        <v>437</v>
+      </c>
+      <c r="F128" t="s">
+        <v>68</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H128" t="s">
         <v>480</v>
-      </c>
-[...19 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
+        <v>481</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>482</v>
+      </c>
+      <c r="D129" t="s">
+        <v>436</v>
+      </c>
+      <c r="E129" t="s">
+        <v>437</v>
+      </c>
+      <c r="F129" t="s">
+        <v>28</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H129" t="s">
         <v>484</v>
-      </c>
-[...19 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
+        <v>485</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>486</v>
+      </c>
+      <c r="D130" t="s">
+        <v>436</v>
+      </c>
+      <c r="E130" t="s">
+        <v>437</v>
+      </c>
+      <c r="F130" t="s">
+        <v>46</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H130" t="s">
         <v>488</v>
-      </c>
-[...19 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="D131" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="E131" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
       <c r="F131" t="s">
         <v>18</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="H131" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
+        <v>493</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>494</v>
+      </c>
+      <c r="D132" t="s">
+        <v>436</v>
+      </c>
+      <c r="E132" t="s">
+        <v>437</v>
+      </c>
+      <c r="F132" t="s">
+        <v>18</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H132" t="s">
         <v>496</v>
-      </c>
-[...19 lines deleted...]
-        <v>499</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
+        <v>497</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>498</v>
+      </c>
+      <c r="D133" t="s">
+        <v>436</v>
+      </c>
+      <c r="E133" t="s">
+        <v>437</v>
+      </c>
+      <c r="F133" t="s">
+        <v>28</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H133" t="s">
         <v>500</v>
-      </c>
-[...19 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="D134" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="E134" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
       <c r="F134" t="s">
         <v>18</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="H134" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
+        <v>505</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>506</v>
+      </c>
+      <c r="D135" t="s">
+        <v>436</v>
+      </c>
+      <c r="E135" t="s">
+        <v>437</v>
+      </c>
+      <c r="F135" t="s">
+        <v>23</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H135" t="s">
         <v>508</v>
-      </c>
-[...19 lines deleted...]
-        <v>511</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
+        <v>509</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>510</v>
+      </c>
+      <c r="D136" t="s">
+        <v>436</v>
+      </c>
+      <c r="E136" t="s">
+        <v>437</v>
+      </c>
+      <c r="F136" t="s">
+        <v>68</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H136" t="s">
         <v>512</v>
-      </c>
-[...19 lines deleted...]
-        <v>515</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
+        <v>513</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>514</v>
+      </c>
+      <c r="D137" t="s">
+        <v>436</v>
+      </c>
+      <c r="E137" t="s">
+        <v>437</v>
+      </c>
+      <c r="F137" t="s">
+        <v>18</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H137" t="s">
         <v>516</v>
-      </c>
-[...19 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
+        <v>517</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>518</v>
+      </c>
+      <c r="D138" t="s">
+        <v>436</v>
+      </c>
+      <c r="E138" t="s">
+        <v>437</v>
+      </c>
+      <c r="F138" t="s">
+        <v>68</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H138" t="s">
         <v>520</v>
-      </c>
-[...19 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
+        <v>521</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>522</v>
+      </c>
+      <c r="D139" t="s">
+        <v>436</v>
+      </c>
+      <c r="E139" t="s">
+        <v>437</v>
+      </c>
+      <c r="F139" t="s">
+        <v>159</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H139" t="s">
         <v>524</v>
-      </c>
-[...19 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
+        <v>525</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>526</v>
+      </c>
+      <c r="D140" t="s">
+        <v>436</v>
+      </c>
+      <c r="E140" t="s">
+        <v>437</v>
+      </c>
+      <c r="F140" t="s">
+        <v>77</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H140" t="s">
         <v>528</v>
-      </c>
-[...19 lines deleted...]
-        <v>531</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="D141" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="E141" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
       <c r="F141" t="s">
         <v>18</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="H141" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="D142" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="E142" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
       <c r="F142" t="s">
         <v>18</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="H142" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
+        <v>537</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>538</v>
+      </c>
+      <c r="D143" t="s">
+        <v>436</v>
+      </c>
+      <c r="E143" t="s">
+        <v>437</v>
+      </c>
+      <c r="F143" t="s">
+        <v>18</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H143" t="s">
         <v>540</v>
-      </c>
-[...19 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
+        <v>541</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>542</v>
+      </c>
+      <c r="D144" t="s">
+        <v>436</v>
+      </c>
+      <c r="E144" t="s">
+        <v>437</v>
+      </c>
+      <c r="F144" t="s">
+        <v>18</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H144" t="s">
         <v>544</v>
-      </c>
-[...19 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
+        <v>545</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>546</v>
+      </c>
+      <c r="D145" t="s">
+        <v>436</v>
+      </c>
+      <c r="E145" t="s">
+        <v>437</v>
+      </c>
+      <c r="F145" t="s">
+        <v>18</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H145" t="s">
         <v>548</v>
-      </c>
-[...19 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
+        <v>549</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>550</v>
+      </c>
+      <c r="D146" t="s">
+        <v>436</v>
+      </c>
+      <c r="E146" t="s">
+        <v>437</v>
+      </c>
+      <c r="F146" t="s">
+        <v>51</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H146" t="s">
         <v>552</v>
-      </c>
-[...19 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>553</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>554</v>
+      </c>
+      <c r="D147" t="s">
+        <v>436</v>
+      </c>
+      <c r="E147" t="s">
+        <v>437</v>
+      </c>
+      <c r="F147" t="s">
+        <v>159</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H147" t="s">
         <v>556</v>
-      </c>
-[...16 lines deleted...]
-        <v>559</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>557</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>558</v>
+      </c>
+      <c r="D148" t="s">
+        <v>436</v>
+      </c>
+      <c r="E148" t="s">
+        <v>437</v>
+      </c>
+      <c r="F148" t="s">
+        <v>23</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H148" t="s">
         <v>560</v>
-      </c>
-[...19 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
+        <v>561</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>562</v>
+      </c>
+      <c r="D149" t="s">
+        <v>436</v>
+      </c>
+      <c r="E149" t="s">
+        <v>437</v>
+      </c>
+      <c r="F149" t="s">
+        <v>68</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H149" t="s">
         <v>564</v>
-      </c>
-[...19 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>565</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>566</v>
+      </c>
+      <c r="D150" t="s">
+        <v>436</v>
+      </c>
+      <c r="E150" t="s">
+        <v>437</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H150" t="s">
         <v>568</v>
-      </c>
-[...19 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>569</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>570</v>
+      </c>
+      <c r="D151" t="s">
+        <v>436</v>
+      </c>
+      <c r="E151" t="s">
+        <v>437</v>
+      </c>
+      <c r="F151" t="s">
+        <v>77</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H151" t="s">
         <v>572</v>
-      </c>
-[...19 lines deleted...]
-        <v>575</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>573</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>574</v>
+      </c>
+      <c r="D152" t="s">
+        <v>436</v>
+      </c>
+      <c r="E152" t="s">
+        <v>437</v>
+      </c>
+      <c r="F152" t="s">
+        <v>77</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H152" t="s">
         <v>576</v>
-      </c>
-[...19 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
+        <v>577</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>578</v>
+      </c>
+      <c r="D153" t="s">
+        <v>436</v>
+      </c>
+      <c r="E153" t="s">
+        <v>437</v>
+      </c>
+      <c r="F153" t="s">
+        <v>68</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H153" t="s">
         <v>580</v>
-      </c>
-[...19 lines deleted...]
-        <v>583</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
+        <v>581</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>582</v>
+      </c>
+      <c r="D154" t="s">
+        <v>436</v>
+      </c>
+      <c r="E154" t="s">
+        <v>437</v>
+      </c>
+      <c r="F154" t="s">
+        <v>23</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H154" t="s">
         <v>584</v>
-      </c>
-[...19 lines deleted...]
-        <v>587</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>585</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>586</v>
+      </c>
+      <c r="D155" t="s">
+        <v>436</v>
+      </c>
+      <c r="E155" t="s">
+        <v>437</v>
+      </c>
+      <c r="F155" t="s">
+        <v>23</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H155" t="s">
         <v>588</v>
-      </c>
-[...19 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
+        <v>589</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>590</v>
+      </c>
+      <c r="D156" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" t="s">
+        <v>437</v>
+      </c>
+      <c r="F156" t="s">
+        <v>23</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H156" t="s">
         <v>592</v>
-      </c>
-[...19 lines deleted...]
-        <v>595</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
+        <v>593</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>594</v>
+      </c>
+      <c r="D157" t="s">
+        <v>436</v>
+      </c>
+      <c r="E157" t="s">
+        <v>437</v>
+      </c>
+      <c r="F157" t="s">
+        <v>23</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H157" t="s">
         <v>596</v>
-      </c>
-[...19 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
+        <v>597</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>598</v>
+      </c>
+      <c r="D158" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" t="s">
+        <v>51</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H158" t="s">
         <v>600</v>
-      </c>
-[...19 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
+        <v>601</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>602</v>
+      </c>
+      <c r="D159" t="s">
+        <v>436</v>
+      </c>
+      <c r="E159" t="s">
+        <v>437</v>
+      </c>
+      <c r="F159" t="s">
+        <v>46</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H159" t="s">
         <v>604</v>
-      </c>
-[...19 lines deleted...]
-        <v>607</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
+        <v>605</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>606</v>
+      </c>
+      <c r="D160" t="s">
+        <v>436</v>
+      </c>
+      <c r="E160" t="s">
+        <v>437</v>
+      </c>
+      <c r="F160" t="s">
+        <v>46</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H160" t="s">
         <v>608</v>
-      </c>
-[...19 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
+        <v>609</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>610</v>
+      </c>
+      <c r="D161" t="s">
+        <v>436</v>
+      </c>
+      <c r="E161" t="s">
+        <v>437</v>
+      </c>
+      <c r="F161" t="s">
+        <v>68</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H161" t="s">
         <v>612</v>
-      </c>
-[...19 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
+        <v>613</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>614</v>
+      </c>
+      <c r="D162" t="s">
+        <v>436</v>
+      </c>
+      <c r="E162" t="s">
+        <v>437</v>
+      </c>
+      <c r="F162" t="s">
+        <v>68</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H162" t="s">
         <v>616</v>
-      </c>
-[...19 lines deleted...]
-        <v>619</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
+        <v>617</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>618</v>
+      </c>
+      <c r="D163" t="s">
+        <v>436</v>
+      </c>
+      <c r="E163" t="s">
+        <v>437</v>
+      </c>
+      <c r="F163" t="s">
+        <v>68</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H163" t="s">
         <v>620</v>
-      </c>
-[...19 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
+        <v>621</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>622</v>
+      </c>
+      <c r="D164" t="s">
+        <v>436</v>
+      </c>
+      <c r="E164" t="s">
+        <v>437</v>
+      </c>
+      <c r="F164" t="s">
+        <v>23</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H164" t="s">
         <v>624</v>
-      </c>
-[...19 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
+        <v>625</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>626</v>
+      </c>
+      <c r="D165" t="s">
+        <v>436</v>
+      </c>
+      <c r="E165" t="s">
+        <v>437</v>
+      </c>
+      <c r="F165" t="s">
+        <v>23</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H165" t="s">
         <v>628</v>
-      </c>
-[...19 lines deleted...]
-        <v>631</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
+        <v>629</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>630</v>
+      </c>
+      <c r="D166" t="s">
+        <v>436</v>
+      </c>
+      <c r="E166" t="s">
+        <v>437</v>
+      </c>
+      <c r="F166" t="s">
+        <v>77</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H166" t="s">
         <v>632</v>
-      </c>
-[...19 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
+        <v>633</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>634</v>
+      </c>
+      <c r="D167" t="s">
+        <v>436</v>
+      </c>
+      <c r="E167" t="s">
+        <v>437</v>
+      </c>
+      <c r="F167" t="s">
+        <v>94</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H167" t="s">
         <v>636</v>
-      </c>
-[...19 lines deleted...]
-        <v>639</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
+        <v>637</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>638</v>
+      </c>
+      <c r="D168" t="s">
+        <v>436</v>
+      </c>
+      <c r="E168" t="s">
+        <v>437</v>
+      </c>
+      <c r="F168" t="s">
+        <v>23</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H168" t="s">
         <v>640</v>
-      </c>
-[...19 lines deleted...]
-        <v>643</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="D169" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="E169" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
       <c r="F169" t="s">
         <v>18</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="H169" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
+        <v>645</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>646</v>
+      </c>
+      <c r="D170" t="s">
+        <v>436</v>
+      </c>
+      <c r="E170" t="s">
+        <v>437</v>
+      </c>
+      <c r="F170" t="s">
+        <v>77</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H170" t="s">
         <v>648</v>
-      </c>
-[...19 lines deleted...]
-        <v>651</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="D171" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="E171" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
       <c r="F171" t="s">
         <v>18</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
       <c r="H171" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
+        <v>653</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>654</v>
+      </c>
+      <c r="D172" t="s">
+        <v>436</v>
+      </c>
+      <c r="E172" t="s">
+        <v>437</v>
+      </c>
+      <c r="F172" t="s">
+        <v>18</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H172" t="s">
         <v>656</v>
-      </c>
-[...19 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
+        <v>657</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>658</v>
+      </c>
+      <c r="D173" t="s">
+        <v>436</v>
+      </c>
+      <c r="E173" t="s">
+        <v>437</v>
+      </c>
+      <c r="F173" t="s">
+        <v>18</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H173" t="s">
         <v>660</v>
-      </c>
-[...19 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="D174" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="E174" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
       <c r="F174" t="s">
         <v>18</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="H174" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
+        <v>665</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>666</v>
+      </c>
+      <c r="D175" t="s">
+        <v>436</v>
+      </c>
+      <c r="E175" t="s">
+        <v>437</v>
+      </c>
+      <c r="F175" t="s">
+        <v>68</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H175" t="s">
         <v>668</v>
-      </c>
-[...19 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
+        <v>669</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>670</v>
+      </c>
+      <c r="D176" t="s">
+        <v>436</v>
+      </c>
+      <c r="E176" t="s">
+        <v>437</v>
+      </c>
+      <c r="F176" t="s">
+        <v>23</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H176" t="s">
         <v>672</v>
-      </c>
-[...19 lines deleted...]
-        <v>675</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
+        <v>673</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>674</v>
+      </c>
+      <c r="D177" t="s">
+        <v>436</v>
+      </c>
+      <c r="E177" t="s">
+        <v>437</v>
+      </c>
+      <c r="F177" t="s">
+        <v>18</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H177" t="s">
         <v>676</v>
-      </c>
-[...19 lines deleted...]
-        <v>679</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
+        <v>677</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>678</v>
+      </c>
+      <c r="D178" t="s">
+        <v>436</v>
+      </c>
+      <c r="E178" t="s">
+        <v>437</v>
+      </c>
+      <c r="F178" t="s">
+        <v>18</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H178" t="s">
         <v>680</v>
-      </c>
-[...19 lines deleted...]
-        <v>683</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
+        <v>681</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>682</v>
+      </c>
+      <c r="D179" t="s">
+        <v>436</v>
+      </c>
+      <c r="E179" t="s">
+        <v>437</v>
+      </c>
+      <c r="F179" t="s">
+        <v>68</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H179" t="s">
         <v>684</v>
-      </c>
-[...19 lines deleted...]
-        <v>687</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
+        <v>685</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>686</v>
+      </c>
+      <c r="D180" t="s">
+        <v>436</v>
+      </c>
+      <c r="E180" t="s">
+        <v>437</v>
+      </c>
+      <c r="F180" t="s">
+        <v>28</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H180" t="s">
         <v>688</v>
-      </c>
-[...19 lines deleted...]
-        <v>691</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
+        <v>689</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>690</v>
+      </c>
+      <c r="D181" t="s">
+        <v>436</v>
+      </c>
+      <c r="E181" t="s">
+        <v>437</v>
+      </c>
+      <c r="F181" t="s">
+        <v>23</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H181" t="s">
         <v>692</v>
-      </c>
-[...19 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
+        <v>693</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>694</v>
+      </c>
+      <c r="D182" t="s">
+        <v>436</v>
+      </c>
+      <c r="E182" t="s">
+        <v>437</v>
+      </c>
+      <c r="F182" t="s">
+        <v>23</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H182" t="s">
         <v>696</v>
-      </c>
-[...19 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
+        <v>697</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>698</v>
+      </c>
+      <c r="D183" t="s">
+        <v>436</v>
+      </c>
+      <c r="E183" t="s">
+        <v>437</v>
+      </c>
+      <c r="F183" t="s">
+        <v>23</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H183" t="s">
         <v>700</v>
-      </c>
-[...19 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>17</v>
+        <v>702</v>
       </c>
       <c r="D184" t="s">
-        <v>701</v>
+        <v>436</v>
       </c>
       <c r="E184" t="s">
-        <v>702</v>
+        <v>437</v>
       </c>
       <c r="F184" t="s">
-        <v>81</v>
+        <v>18</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="H184" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
+        <v>705</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>706</v>
+      </c>
+      <c r="D185" t="s">
+        <v>436</v>
+      </c>
+      <c r="E185" t="s">
+        <v>437</v>
+      </c>
+      <c r="F185" t="s">
+        <v>18</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H185" t="s">
         <v>708</v>
-      </c>
-[...19 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
+        <v>709</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>10</v>
+      </c>
+      <c r="D186" t="s">
+        <v>710</v>
+      </c>
+      <c r="E186" t="s">
+        <v>711</v>
+      </c>
+      <c r="F186" t="s">
+        <v>246</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="H186" t="s">
         <v>713</v>
-      </c>
-[...19 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
+        <v>714</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>17</v>
+      </c>
+      <c r="D187" t="s">
+        <v>710</v>
+      </c>
+      <c r="E187" t="s">
+        <v>711</v>
+      </c>
+      <c r="F187" t="s">
+        <v>94</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H187" t="s">
         <v>716</v>
-      </c>
-[...19 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
+        <v>717</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>10</v>
+      </c>
+      <c r="D188" t="s">
+        <v>718</v>
+      </c>
+      <c r="E188" t="s">
         <v>719</v>
       </c>
-      <c r="B188" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F188" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>720</v>
       </c>
       <c r="H188" t="s">
         <v>721</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>722</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>22</v>
+      </c>
+      <c r="D189" t="s">
+        <v>718</v>
+      </c>
+      <c r="E189" t="s">
+        <v>719</v>
+      </c>
+      <c r="F189" t="s">
+        <v>46</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H189" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>725</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>178</v>
+      </c>
+      <c r="D190" t="s">
+        <v>718</v>
+      </c>
+      <c r="E190" t="s">
+        <v>719</v>
+      </c>
+      <c r="F190" t="s">
+        <v>94</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H190" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>728</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>27</v>
+      </c>
+      <c r="D191" t="s">
+        <v>718</v>
+      </c>
+      <c r="E191" t="s">
+        <v>719</v>
+      </c>
+      <c r="F191" t="s">
+        <v>159</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H191" t="s">
+        <v>730</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -7633,50 +7735,53 @@
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
     <hyperlink ref="G170" r:id="rId169"/>
     <hyperlink ref="G171" r:id="rId170"/>
     <hyperlink ref="G172" r:id="rId171"/>
     <hyperlink ref="G173" r:id="rId172"/>
     <hyperlink ref="G174" r:id="rId173"/>
     <hyperlink ref="G175" r:id="rId174"/>
     <hyperlink ref="G176" r:id="rId175"/>
     <hyperlink ref="G177" r:id="rId176"/>
     <hyperlink ref="G178" r:id="rId177"/>
     <hyperlink ref="G179" r:id="rId178"/>
     <hyperlink ref="G180" r:id="rId179"/>
     <hyperlink ref="G181" r:id="rId180"/>
     <hyperlink ref="G182" r:id="rId181"/>
     <hyperlink ref="G183" r:id="rId182"/>
     <hyperlink ref="G184" r:id="rId183"/>
     <hyperlink ref="G185" r:id="rId184"/>
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>